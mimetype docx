--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -141,10406 +141,10055 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.117665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogiros Illambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change metrics: bridging IPCC AR6 updates and dynamic life cycle assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bazzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.2003-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-2003-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Xa assays for unfractionated heparin monitoring: should we use a reagent with or without dextran sulfate? Insights from two recent studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Siguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hämostaseologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (S 01), pp.S31-S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1801589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the potential of Yushina alpina bamboo fibers from Cameroon for the manufacture of biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Hervé Penlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheal Tiendjou Tiombou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (13), pp.e32668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of the physical and mechanical properties of Bambusa vulgaris fibers from Cameroon for application to hybrid composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Neba Nfornkah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.119725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of moisture transfer on thermal conductivity measurement by HFM: Measurement accuracy on insulation materials and consequences on building energy assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 320, pp.114635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Verron-Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763396v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static and long term compression behavior of hemp shiv for floating floor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiasson-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.121220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static and long term compression behavior of hemp shiv for floating floor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiasson-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.121220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortar pore pressure prediction during the first hours of cement hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhanie Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.103998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the shear behavior of mineral suspensions at controlled negative pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364, pp.60 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of GHGs temporal dynamics on the GWP assessment of building materials: A case study on bio-based and non-bio-based walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.107210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of GHGs temporal dynamics on the GWP assessment of building materials: A case study on bio-based and non-bio-based walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.107210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of plant flours for biocomposite applications focussing on Phragmites australis properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.367 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water absorption measurements on WPCs: Assessment of size and direction dependencies in order to design fast and accurate quality control tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.105899 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of an industrial extruded HDPE-WPC The effect of the size distribution of wood flour particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steel fibres effects on the flexural cracking behaviour of reinforced high strength concrete beams with particular reference to the major design codes crack width models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chemrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1709-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1482790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanics of straw bales for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear modeling of yield stress increase due to SCC structural build-up at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.92-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/aa5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical enhancement of cement-stabilized soil by flax fibre reinforcement and extrusion processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.1143-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0564-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of lime hemp composite precasting by compaction of fresh mix -- An instrumented die to measure friction and stress state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 258, pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.1547-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.1547-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (9), pp.1561-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of clay/cement mixtures for extruded building products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.999-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9949-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yield stress and bleeding of fresh cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Brumaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (7), pp.937 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cement-based mixes: Shearing properties and pore pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 42 (Issue 1), pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (3), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of various loading stress paths on the stress-strain properties and on crushability of an industrial soft granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 13 (Number 4), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0227-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel settling and structural build-up measurement method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (10), pp.5702-5709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry granulation of organic powders-dependence of pressure 2D-distribution on different process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Périer-Camby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (14), pp.3933-3940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00604383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2025 : 6th International Conference on Bio-Based Building Matérials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Bio-Based Building Materials ICBBM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559549v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Charly Isidore Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Bio-Based Building Materials ICBBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559561v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Niedermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chekai Tinhinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des transferts d’humidité sur la performance énergétique d’une paroi en terre allégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048809v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048777v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ICBBM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of moist light-earth building materials measured by steady state method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable is the thermal conductivity of biobased building insulating materials measured with Hot Disk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pajeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.287-292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture migration on the thermal conductivity measurement of wet isolating materials during an HFM test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Central European Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of &amp;lt;i&amp;gt;Phragmites australis&amp;lt;/i&amp;gt; for Insulating Concrete Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.332-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des transferts de masse sur la mesure de la conductivité thermique des isolants biosourcés hygroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chalon en champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACV et matériaux biosourcés : Comment évaluer l’impact des bâtiments sur le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée du GDR MBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univversité Gustave Eiffel, Jun 2020, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light earth performances for thermal insulation: Application to earth-hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InternatIonal SympoSIum on earthen StructureS (ISeS-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique d’éco-matériaux terre-chanvre : effet de la variabilité des constituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la variabilité des terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hygrothermique des mélanges terre/chanvre : évaluation des incertitudes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT « Comportement thermohydrique des matériaux biosourcés pour le bâtiment »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light earth performances for thermal insulation: application to Earth-Hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials and 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, CLERMONT-FERRAND, France. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du béton de chanvre en compression simple et cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability and thermal conductivity of pre-cast lime and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viencent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Shape Memory Alloy-Based Damping Device Dedicated to Civil Engineering Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Purnomo</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, United States. pp.89-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6555-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016803v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Purnomo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
+              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016751v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irwan Katili</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016798v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Shape Memory Alloy-Based Damping Device Dedicated to Civil Engineering Cables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwan Katili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00925066v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional plastic materials paste ram extrusion: prediction of extrusion for ceand liquid phase migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de blocs de chanvre : mesure du frottement, de la compressibilité et de la transmission des contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX° rencontres de l'association universitaire de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de matériaux argileux stabilisés pour la fabrication de blocs constructifs extrudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX° rencontres de l'association universitaire de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béton de chanvre : Effet du dosage en granulat sur les propriétés thermique et mécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a concrete rheometer fitted with hydraulic pressure transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tchamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC'2007: 5th International RILEM Symposium on Self-compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulation sèche des poudres : Influence des paramètres du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Le Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Périer-Camby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFGP. "Du rayonnement scientifique à la diffusion des technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. T2-23 pp. 183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841200v1</w:t>
-              </w:r>
-[...5760 lines deleted...]
-                <w:t xml:space="preserve">emse-00604383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bretagne, Bulletin 2025 du HCBC: L’agriculture bretonne face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés thermophysiques de mortiers de ciment intégrant des matériaux à changement de phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Bideau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Nortershauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10550,232 +10199,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From residual biomass to bio-based products and molecules at country scale: where to focus for high impact in a jungle of possibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th INTERNATIONAL CONFERENCE ON LIFE CYCLE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. , pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la conductivité thermique de matériaux isolants bio/géosourcés humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10785,133 +10434,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Rendering on Drying Stage of Light Earth Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machhour El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Earth Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom. 52, Springer Nature Switzerland, pp.438-447, 2024, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10921,151 +10570,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11075,379 +10724,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Potential of Earth-Based Building Materials: Key Facts and Issues from a Life Cycle Assessment Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+                <w:t xml:space="preserve">Torben Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Potential of Earth-Based Building Materials: Key Facts and Issues from a Life Cycle Assessment Perspective. In : Antonin Fabbri, Jean-Claude Morel, Jean-Emmanuel Aubert, Quoc-Bao Bui, Domenico Gallipoli, and B.V. Venkatarama Reddy, Testing and Characterisation of Earth-based Building Materials and Elements: State-of-the-Art Report of the RILEM TC 274-TCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp. 261-296, 2022, RILEM State-of-the-Art Reports, 978-3-030-83297-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83297-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chanvre dans les bâtiments de demain : atouts, freins et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des Pays de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127-3, pp.193-207, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.6361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Earth Performances For Thermal Insulation: Application To Earth–Hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. V. Venkatarama Reddy; Monto Mani; Pete Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthen Dwellings and Structures. Springer Transactions in Civil and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.357-367, 2019, Springer Transactions in Civil and Environmental Engineering, 978-981-13-5882-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-5883-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11457,104 +11106,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortier ou béton sec ne présentant pas de ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2904826(A1). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11564,114 +11213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de la compression de poudre organique en presse à rouleaux, alimentée par une vis sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00126694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11739,51 +11388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE37A11E"/>
+    <w:nsid w:val="4D2CE630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11970,51 +11619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibautlecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9237-8454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.332" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Youssef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6555-3_11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R9MR6VGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dor&#233;mus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Thiesse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rier-Camby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zieger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2003-2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap Ngouobe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salomon Ngohe-Ekam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Herv&#233; Penlap" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Tiendjou Tiombou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32668" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Neba Nfornkah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119725" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiasson-Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121220" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Craipeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.103998" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.07.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Craipeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jacquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toussaint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105899" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1482790" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.061" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S492L4R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.12.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4SDF9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR018X84-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chirani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.07.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HF5X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757246v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brumaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.03.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQB0R81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0227-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TZKQDJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00604383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.02.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deddy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nortershauser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05171446v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;nart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6361" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400365v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126694v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibautlecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9237-8454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2003-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap Ngouobe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salomon Ngohe-Ekam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Herv&#233; Penlap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Tiendjou Tiombou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32668" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Neba Nfornkah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiasson-Poirier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Craipeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.103998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Craipeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107210" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.07.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105899" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S492L4R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1482790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4SDF9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR018X84-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chirani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.07.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HF5X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brumaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.03.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQB0R81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0227-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TZKQDJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00604383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dor&#233;mus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rier-Camby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Thiesse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.332" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Youssef" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6555-3_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R9MR6VGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deddy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nortershauser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05171446v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;nart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6361" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>