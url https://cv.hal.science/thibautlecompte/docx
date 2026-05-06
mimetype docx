--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -141,9725 +141,10206 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
+                <w:t xml:space="preserve">Effect of Bambusa vulgaris hybridization on damage mechanisms under mode I fracture, impact, and viscoelastic loading in carbon/glass laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+                <w:t xml:space="preserve">Japhet Noubiap N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hellouin de Ménibus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42, pp.3975-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2026.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344963v1</w:t>
+                <w:t xml:space="preserve">hal-05600685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Heat Flow Meter sensor type on the thermal conductance measured in presence of vapor flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Perlot</w:t>
+                <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prime</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 359, pp.117317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127837v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change metrics: bridging IPCC AR6 updates and dynamic life cycle assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Zieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+                <w:t xml:space="preserve">Rogiros Illambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guevel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bazzana</w:t>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-16-2003-2025⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365149v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Xa assays for unfractionated heparin monitoring: should we use a reagent with or without dextran sulfate? Insights from two recent studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change metrics: bridging IPCC AR6 updates and dynamic life cycle assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hardy</w:t>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lasne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+                <w:t xml:space="preserve">Manuel Bazzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hämostaseologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1801589⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.2003-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-2003-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980725v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of Yushina alpina bamboo fibers from Cameroon for the manufacture of biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Xa assays for unfractionated heparin monitoring: should we use a reagent with or without dextran sulfate? Insights from two recent studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">D Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
+                <w:t xml:space="preserve">Virginie Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Hervé Penlap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micheal Tiendjou Tiombou</w:t>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32668⟩</w:t>
+              <w:t xml:space="preserve">Hämostaseologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (S 01), pp.S31-S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1801589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344825v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the physical and mechanical properties of Bambusa vulgaris fibers from Cameroon for application to hybrid composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the potential of Yushina alpina bamboo fibers from Cameroon for the manufacture of biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+                <w:t xml:space="preserve">Landry Hervé Penlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheal Tiendjou Tiombou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119725⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (13), pp.e32668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747408v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of moisture transfer on thermal conductivity measurement by HFM: Measurement accuracy on insulation materials and consequences on building energy assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. El Assaad</w:t>
+                <w:t xml:space="preserve">Comparative study of the physical and mechanical properties of Bambusa vulgaris fibers from Cameroon for application to hybrid composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Plantec</w:t>
+                <w:t xml:space="preserve">Barnabas Neba Nfornkah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 320, pp.114635. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.119725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699491v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of moisture transfer on thermal conductivity measurement by HFM: Measurement accuracy on insulation materials and consequences on building energy assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machhour El Assaad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Y. Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 320, pp.114635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344943v1</w:t>
+                <w:t xml:space="preserve">hal-04699491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t>
+                <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Verron-Guillemot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763396v4</w:t>
+                <w:t xml:space="preserve">hal-05344943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Arufe</w:t>
+                <w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Verron-Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207569v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763396v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and long term compression behavior of hemp shiv for floating floor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiasson-Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.121220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and long term compression behavior of hemp shiv for floating floor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiasson-Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.121220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar pore pressure prediction during the first hours of cement hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhanie Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhanie Craipeau</w:t>
+                <w:t xml:space="preserve">Fabrice Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the shear behavior of mineral suspensions at controlled negative pressure conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Craipeau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.01.042⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344897v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GHGs temporal dynamics on the GWP assessment of building materials: A case study on bio-based and non-bio-based walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107210⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.117665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491665v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GHGs temporal dynamics on the GWP assessment of building materials: A case study on bio-based and non-bio-based walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+                <w:t xml:space="preserve">Characterization of the shear behavior of mineral suspensions at controlled negative pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107210⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364, pp.60 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344956v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of plant flours for biocomposite applications focussing on Phragmites australis properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
+                <w:t xml:space="preserve">Impact of GHGs temporal dynamics on the GWP assessment of building materials: A case study on bio-based and non-bio-based walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.107210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03491550v1</w:t>
+                <w:t xml:space="preserve">hal-03491665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of GHGs temporal dynamics on the GWP assessment of building materials: A case study on bio-based and non-bio-based walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.107210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03008232v1</w:t>
+                <w:t xml:space="preserve">hal-05344956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water absorption measurements on WPCs: Assessment of size and direction dependencies in order to design fast and accurate quality control tests</w:t>
+                <w:t xml:space="preserve">Characterisation of plant flours for biocomposite applications focussing on Phragmites australis properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Faure</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Mathilde Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105899⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.367 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486992v1</w:t>
+                <w:t xml:space="preserve">hal-03491550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: damping capacity and stiffness changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Dieng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01804194v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+                <w:t xml:space="preserve">Water absorption measurements on WPCs: Assessment of size and direction dependencies in order to design fast and accurate quality control tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.105899 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508775v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of an industrial extruded HDPE-WPC The effect of the size distribution of wood flour particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.061⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069286v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steel fibres effects on the flexural cracking behaviour of reinforced high strength concrete beams with particular reference to the major design codes crack width models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chemrouk</w:t>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1482790⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of straw bales for building applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">Properties of an industrial extruded HDPE-WPC The effect of the size distribution of wood flour particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.12.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690002v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear modeling of yield stress increase due to SCC structural build-up at rest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steel fibres effects on the flexural cracking behaviour of reinforced high strength concrete beams with particular reference to the major design codes crack width models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chemrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1709-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1482790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008163v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanics of straw bales for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa5141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581023v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear modeling of yield stress increase due to SCC structural build-up at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.92-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508789v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical enhancement of cement-stabilized soil by flax fibre reinforcement and extrusion processing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (4), pp.1143-1156. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.025007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0564-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa5141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502088v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.025007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/aa5141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508804v1</w:t>
+                <w:t xml:space="preserve">hal-05508789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical enhancement of cement-stabilized soil by flax fibre reinforcement and extrusion processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.1143-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0564-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01072042v1</w:t>
+                <w:t xml:space="preserve">hal-05502088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lime hemp composite precasting by compaction of fresh mix -- An instrumented die to measure friction and stress state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tronet</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 258, pp.285-296. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986988v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.A. Chirani</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985898v1</w:t>
+                <w:t xml:space="preserve">hal-05508804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Study of lime hemp composite precasting by compaction of fresh mix -- An instrumented die to measure friction and stress state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 258, pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857222v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Use of Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.1547-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770565v1</w:t>
+                <w:t xml:space="preserve">hal-00985898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Use Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.1547-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985709v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of clay/cement mixtures for extruded building products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (6), pp.999-1010. </w:t>
+              <w:t xml:space="preserve">, 2013, 46 (9), pp.1561-1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9949-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985713v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield stress and bleeding of fresh cement pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perrot</w:t>
+                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Khelifi</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Brumaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hot</w:t>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.03.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757246v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement-based mixes: Shearing properties and pore pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of clay/cement mixtures for extruded building products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.999-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9949-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716298v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Cement-based mixes: Shearing properties and pore pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (3), pp.330-338. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, Volume 42 (Issue 1), pp.139-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716295v1</w:t>
+                <w:t xml:space="preserve">hal-00716298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various loading stress paths on the stress-strain properties and on crushability of an industrial soft granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield stress and bleeding of fresh cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Brumaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ezaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia</w:t>
+                <w:t xml:space="preserve">J. Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0227-2⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (7), pp.937 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716286v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel settling and structural build-up measurement method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (3), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404742v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of various loading stress paths on the stress-strain properties and on crushability of an industrial soft granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 13 (Number 4), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0227-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel settling and structural build-up measurement method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (10), pp.5702-5709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dry granulation of organic powders-dependence of pressure 2D-distribution on different process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Périer-Camby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Le Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (14), pp.3933-3940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2005.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00604383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2025 : 6th International Conference on Bio-Based Building Matérials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Towards a mitigation optimum between insulating materials and building operation – a dynamic climate change assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bazzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Built Environment Conference 2025 Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zurich (CH), Switzerland. pp.012066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1554/1/012066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559561v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Charly Isidore Rabetanetiarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Bio-Based Building Materials ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Zhang</w:t>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chekai Tinhinane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939483v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des transferts d’humidité sur la performance énergétique d’une paroi en terre allégée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Dynamic climate change assessment applied to structural building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bazzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference CISBAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lausanne ( CH), Switzerland. pp.132023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/13/132023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051585v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Niedermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekai Tinhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048777v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Impact des transferts d’humidité sur la performance énergétique d’une paroi en terre allégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048809v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kouakou</w:t>
+                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICBBM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vienna, Unknown Region</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939468v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of moist light-earth building materials measured by steady state method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054192v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reliable is the thermal conductivity of biobased building insulating materials measured with Hot Disk?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+                <w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. ICBBM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vienna, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050681v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture migration on the thermal conductivity measurement of wet isolating materials during an HFM test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Properties of &amp;lt;i&amp;gt;Phragmites australis&amp;lt;/i&amp;gt; for Insulating Concrete Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Central European Symposium on Building Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.332-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048880v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of &amp;lt;i&amp;gt;Phragmites australis&amp;lt;/i&amp;gt; for Insulating Concrete Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Honoré</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of moist light-earth building materials measured by steady state method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532734v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des transferts de masse sur la mesure de la conductivité thermique des isolants biosourcés hygroscopiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">How reliable is the thermal conductivity of biobased building insulating materials measured with Hot Disk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pajeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.287-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051580v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Effect of moisture migration on the thermal conductivity measurement of wet isolating materials during an HFM test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">5th Central European Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616734v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Influence des transferts de masse sur la mesure de la conductivité thermique des isolants biosourcés hygroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chalon en champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616736v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACV et matériaux biosourcés : Comment évaluer l’impact des bâtiments sur le réchauffement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée du GDR MBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univversité Gustave Eiffel, Jun 2020, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002858v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lenormand</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015478v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACV et matériaux biosourcés : Comment évaluer l’impact des bâtiments sur le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Première journée du GDR MBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univversité Gustave Eiffel, Jun 2020, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050825v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050808v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light earth performances for thermal insulation: Application to earth-hemp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InternatIonal SympoSIum on earthen StructureS (ISeS-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bangalore, India</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050832v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d’éco-matériaux terre-chanvre : effet de la variabilité des constituants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053931v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la variabilité des terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hygrothermique des mélanges terre/chanvre : évaluation des incertitudes et conséquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Light earth performances for thermal insulation: Application to earth-hemp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT « Comportement thermohydrique des matériaux biosourcés pour le bâtiment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">InternatIonal SympoSIum on earthen StructureS (ISeS-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054211v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light earth performances for thermal insulation: application to Earth-Hemp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique d’éco-matériaux terre-chanvre : effet de la variabilité des constituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials and 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT-FERRAND, France. pp. 1-7</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744431v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du béton de chanvre en compression simple et cisaillement</w:t>
+                <w:t xml:space="preserve">Caractérisation hygrothermique des mélanges terre/chanvre : évaluation des incertitudes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Picandet</w:t>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Journée SFT « Comportement thermohydrique des matériaux biosourcés pour le bâtiment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167596v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability and thermal conductivity of pre-cast lime and hemp concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Light earth performances for thermal insulation: application to Earth-Hemp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials and 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT-FERRAND, France. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051145v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Shape Memory Alloy-Based Damping Device Dedicated to Civil Engineering Cables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dieng</w:t>
+                <w:t xml:space="preserve">Permeability and thermal conductivity of pre-cast lime and hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viencent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont- Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00925066v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Comportement du béton de chanvre en compression simple et cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016803v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Purnomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irwan Katili</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016798v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional plastic materials paste ram extrusion: prediction of extrusion for ceand liquid phase migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwan Katili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767830v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de blocs de chanvre : mesure du frottement, de la compressibilité et de la transmission des contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tronet</w:t>
+                <w:t xml:space="preserve">A New Shape Memory Alloy-Based Damping Device Dedicated to Civil Engineering Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX° rencontres de l'association universitaire de génie civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, United States. pp.89-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6555-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767845v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation de matériaux argileux stabilisés pour la fabrication de blocs constructifs extrudés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Frictional plastic materials paste ram extrusion: prediction of extrusion for ceand liquid phase migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX° rencontres de l'association universitaire de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">XVIth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767835v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béton de chanvre : Effet du dosage en granulat sur les propriétés thermique et mécanique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Compression de blocs de chanvre : mesure du frottement, de la compressibilité et de la transmission des contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.161</w:t>
+              <w:t xml:space="preserve">XXX° rencontres de l'association universitaire de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597501v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a concrete rheometer fitted with hydraulic pressure transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Formulation de matériaux argileux stabilisés pour la fabrication de blocs constructifs extrudés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ch Lanos</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC'2007: 5th International RILEM Symposium on Self-compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">XXX° rencontres de l'association universitaire de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404063v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béton de chanvre : Effet du dosage en granulat sur les propriétés thermique et mécanique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a concrete rheometer fitted with hydraulic pressure transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tchamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCC'2007: 5th International RILEM Symposium on Self-compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Granulation sèche des poudres : Influence des paramètres du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Le Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Périer-Camby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFGP. "Du rayonnement scientifique à la diffusion des technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. T2-23 pp. 183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9869,327 +10350,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bretagne, Bulletin 2025 du HCBC: L’agriculture bretonne face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés thermophysiques de mortiers de ciment intégrant des matériaux à changement de phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nortershauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10199,232 +10680,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From residual biomass to bio-based products and molecules at country scale: where to focus for high impact in a jungle of possibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th INTERNATIONAL CONFERENCE ON LIFE CYCLE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. , pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la conductivité thermique de matériaux isolants bio/géosourcés humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10434,133 +10915,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Rendering on Drying Stage of Light Earth Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machhour El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Earth Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom. 52, Springer Nature Switzerland, pp.438-447, 2024, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10570,151 +11051,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10724,379 +11205,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Potential of Earth-Based Building Materials: Key Facts and Issues from a Life Cycle Assessment Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Potential of Earth-Based Building Materials: Key Facts and Issues from a Life Cycle Assessment Perspective. In : Antonin Fabbri, Jean-Claude Morel, Jean-Emmanuel Aubert, Quoc-Bao Bui, Domenico Gallipoli, and B.V. Venkatarama Reddy, Testing and Characterisation of Earth-based Building Materials and Elements: State-of-the-Art Report of the RILEM TC 274-TCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp. 261-296, 2022, RILEM State-of-the-Art Reports, 978-3-030-83297-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83297-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chanvre dans les bâtiments de demain : atouts, freins et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des Pays de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127-3, pp.193-207, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.6361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Earth Performances For Thermal Insulation: Application To Earth–Hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. V. Venkatarama Reddy; Monto Mani; Pete Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthen Dwellings and Structures. Springer Transactions in Civil and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.357-367, 2019, Springer Transactions in Civil and Environmental Engineering, 978-981-13-5882-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-5883-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11106,104 +11587,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortier ou béton sec ne présentant pas de ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2904826(A1). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11213,114 +11694,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de la compression de poudre organique en presse à rouleaux, alimentée par une vis sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00126694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11388,51 +11869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D2CE630"/>
+    <w:nsid w:val="DA202002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11619,51 +12100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibautlecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9237-8454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2003-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap Ngouobe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salomon Ngohe-Ekam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Herv&#233; Penlap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Tiendjou Tiombou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32668" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Neba Nfornkah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiasson-Poirier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Craipeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.103998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Craipeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107210" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.07.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105899" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S492L4R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1482790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4SDF9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR018X84-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chirani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.07.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HF5X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brumaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.03.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQB0R81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0227-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TZKQDJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00604383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dor&#233;mus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rier-Camby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Thiesse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.332" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Youssef" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6555-3_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R9MR6VGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deddy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nortershauser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05171446v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;nart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6361" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibautlecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9237-8454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap N." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szczepaniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.04.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zieger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2003-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap Ngouobe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salomon Ngohe-Ekam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Herv&#233; Penlap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Tiendjou Tiombou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Neba Nfornkah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiasson-Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121220" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Craipeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.103998" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Craipeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jacquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107210" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.07.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S492L4R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04996257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1482790" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4SDF9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR018X84-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chirani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.07.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HF5X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brumaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.03.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQB0R81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0227-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TZKQDJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00604383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dor&#233;mus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rier-Camby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Thiesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.02.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zieger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecompte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guevel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1554/1/012066" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zieger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/13/132023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04532734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.332" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Youssef" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925066v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6555-3_11" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R9MR6VGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841200v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deddy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nortershauser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05171446v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;nart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6361" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400365v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>