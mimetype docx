--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,1014 +234,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
+                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Chamma</w:t>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048904v1</w:t>
+                <w:t xml:space="preserve">hal-05411609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Wazne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290382v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Ammar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.104327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285649v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411609v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866061v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy variation and stress fields of spherical inclusions with eigenstrain in three-dimensional anisotropic bi-materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112748⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501916v1</w:t>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Energy variation and stress fields of spherical inclusions with eigenstrain in three-dimensional anisotropic bi-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.112748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677547v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pre-existing configurations of dislocations on the initial pop-in load during nanoindentation in a CrCoNi medium-entropy alloy</w:t>
               </w:r>
@@ -1266,64 +1266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (3), pp.137-160. </w:t>
@@ -1355,239 +1355,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress partitioning and effective behavior of N-phase laminates in anisotropic elasticity from a fast explicit method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.8506⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347969v3</w:t>
+                <w:t xml:space="preserve">hal-03851778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stress partitioning and effective behavior of N-phase laminates in anisotropic elasticity from a fast explicit method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (2), pp.203. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 30 (2022), Issue 1, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.8506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851778v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347969v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant surface elastic properties in FCC metals and their correlation to bulk properties revealed by machine learning methods</w:t>
               </w:r>
@@ -1599,64 +1599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.104852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,77 +1837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on image stresses and dislocation pile-ups in anisotropic bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,77 +1954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,77 +2058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate: role of elastic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1000 (19), pp.2436-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2188,77 +2188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 787 (139491), </w:t>
@@ -2290,222 +2290,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical derivation of elastic constants of ε-martensite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elastic fields due to dislocations in anisotropic bi-and tri-materials: applications to discrete dislocation pile-ups at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 169, pp.14-18. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195952v2</w:t>
+                <w:t xml:space="preserve">hal-02360489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic fields due to dislocations in anisotropic bi-and tri-materials: applications to discrete dislocation pile-ups at grain boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical derivation of elastic constants of ε-martensite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.141-156. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360489v1</w:t>
+                <w:t xml:space="preserve">hal-02195952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Anisotropy of Plastic Flow of α-Ti Probed by Acoustic Emission and Local Extensometry</w:t>
               </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kékéli Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2647,51 +2647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Ouarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Texture and Grain Size Distribution on the Tensile Behavior of α-Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the combined role of texture and grain size on hardening behavior of cp titanium sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,77 +3119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of the effect of elastic and plastic anisotropies on the mechanical behavior of β-Ti alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3236,51 +3236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibility Stresses and Lattice Rotations Due to Grain Boundary Sliding in Heterogeneous Anisotropic Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (7), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,51 +3461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kékéli Eva K. Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
@@ -3706,585 +3706,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Tiba</w:t>
+                <w:t xml:space="preserve">I. Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Richeton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.12-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514675v1</w:t>
+                <w:t xml:space="preserve">hal-01676352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mild to Wild Fluctuations in Crystal Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Louchet</w:t>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.105504⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514677v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Mild to Wild Fluctuations in Crystal Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deschanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.105504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676352v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Vehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4370,51 +4370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 596, pp.236-243. </w:t>
@@ -4464,64 +4464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of heterogeneous elasticity coupled to plasticity on stresses and lattice rotations in bicrystals: A Field Dislocation Mechanics viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.231-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,77 +4555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity constraints at interfaces and their consequences on the work hardening of metal–matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain-size dependent accommodation due to intragranular distributions of dislocation loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,809 +4911,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intra-granular plastic slip heterogeneities: Discrete vs. Mean Field approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (14-15), pp.4147-4172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381084v1</w:t>
+                <w:t xml:space="preserve">hal-03038482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-granular plastic slip heterogeneities: Discrete vs. Mean Field approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (7), pp.1555 à 1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.02.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03038482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical character of plasticity from AE experiments in hcp and fcc metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evidence for universal intermittent crystal plasticity from acoustic emission and high-resolution extensometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Dobron</w:t>
+                <w:t xml:space="preserve">Frantisek Chmelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantisek Chmelik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Dobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kovove Materialy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (224110), 1 à 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.224110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377264v1</w:t>
+                <w:t xml:space="preserve">insu-00377530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for universal intermittent crystal plasticity from acoustic emission and high-resolution extensometry experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Critical character of plasticity from AE experiments in hcp and fcc metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Dobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantisek Chmelik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kovove Materialy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (3), pp.149 à 152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377530v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the critical character of plasticity in metallic single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hall-Petch Law Revisited in Terms of Collective Dislocation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 424 (1-2), pp.190 à 195. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (075504), 1 à 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.075504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375756v1</w:t>
+                <w:t xml:space="preserve">insu-00375537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall-Petch Law Revisited in Terms of Collective Dislocation Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the critical character of plasticity in metallic single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Dobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Chmelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (075504), 1 à 4 p. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 424 (1-2), pp.190 à 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.075504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375537v1</w:t>
+                <w:t xml:space="preserve">insu-00375756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of avalanche critical behaviour in polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5760,64 +5760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation avalanches: Role of temperature, grain size and strain hardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Stress partitioning and effective behavior of N-phase laminates in anisotropic elasticity from a fast explicit method”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,90 +6028,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating twin boundary-dislocation interaction in MgY using quasi in-situ nanoindentation and electron channeling contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Al-Samman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6159,77 +6159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6247,51 +6247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy variation and stress fields of spherical inclusions with eigenstrain in three-dimensional anisotropic bi-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6341,51 +6341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et complexité de la déformation plastique : étude par émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6444,51 +6444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibilités de déformation : modélisations micromécaniques et applications aux matériaux cristallins fortement anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6675,51 +6675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347969v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195952v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouarem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; T&#243;th" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02387328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/375/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7070203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Rhouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.105504" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J82FN27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Dobron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375756v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.072" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.075504" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1393" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGHLHJM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285488v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01559259v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112748" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347969v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8506" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195952v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouarem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; T&#243;th" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02387328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/375/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7070203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Rhouma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.105504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J82FN27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Dobron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.075504" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1393" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGHLHJM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285488v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01559259v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>