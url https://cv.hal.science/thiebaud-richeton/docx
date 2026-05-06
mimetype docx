--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -100,1148 +100,1148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risheng Pei</w:t>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xiao</w:t>
+                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505139v1</w:t>
+                <w:t xml:space="preserve">hal-05411609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
+                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+                <w:t xml:space="preserve">Risheng Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+                <w:t xml:space="preserve">Simon Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
+                <w:t xml:space="preserve">Lei Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411609v1</w:t>
+                <w:t xml:space="preserve">hal-05505139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.104327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866061v1</w:t>
+                <w:t xml:space="preserve">hal-05048904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048904v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290382v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285649v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Energy variation and stress fields of spherical inclusions with eigenstrain in three-dimensional anisotropic bi-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.112748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+                <w:t xml:space="preserve">hal-04501916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy variation and stress fields of spherical inclusions with eigenstrain in three-dimensional anisotropic bi-materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112748⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501916v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Texier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677547v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pre-existing configurations of dislocations on the initial pop-in load during nanoindentation in a CrCoNi medium-entropy alloy</w:t>
               </w:r>
@@ -1266,64 +1266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (3), pp.137-160. </w:t>
@@ -1355,239 +1355,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stress partitioning and effective behavior of N-phase laminates in anisotropic elasticity from a fast explicit method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 30 (2022), Issue 1, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.8506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851778v1</w:t>
+                <w:t xml:space="preserve">hal-03347969v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress partitioning and effective behavior of N-phase laminates in anisotropic elasticity from a fast explicit method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Volume 30 (2022), Issue 1, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.8506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347969v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant surface elastic properties in FCC metals and their correlation to bulk properties revealed by machine learning methods</w:t>
               </w:r>
@@ -1599,64 +1599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.104852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,77 +1837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on image stresses and dislocation pile-ups in anisotropic bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,77 +1954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,77 +2058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate: role of elastic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1000 (19), pp.2436-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2188,77 +2188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 787 (139491), </w:t>
@@ -2290,512 +2290,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic fields due to dislocations in anisotropic bi-and tri-materials: applications to discrete dislocation pile-ups at grain boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanical derivation of elastic constants of ε-martensite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.141-156. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360489v1</w:t>
+                <w:t xml:space="preserve">hal-02195952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical derivation of elastic constants of ε-martensite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elastic fields due to dislocations in anisotropic bi-and tri-materials: applications to discrete dislocation pile-ups at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 169, pp.14-18. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195952v2</w:t>
+                <w:t xml:space="preserve">hal-02360489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Anisotropy of Plastic Flow of α-Ti Probed by Acoustic Emission and Local Extensometry</w:t>
+                <w:t xml:space="preserve">Improving Mechanical Properties of cp Titanium by Heat Treatment Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Lebyodkin</w:t>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kékéli Amouzou</w:t>
+                <w:t xml:space="preserve">Abdelouahab Ouarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Roth</w:t>
+                <w:t xml:space="preserve">László Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11071061⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.1700237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201700237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357171v1</w:t>
+                <w:t xml:space="preserve">hal-02361766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mechanical Properties of cp Titanium by Heat Treatment Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity and Anisotropy of Plastic Flow of α-Ti Probed by Acoustic Emission and Local Extensometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Wagner</w:t>
+                <w:t xml:space="preserve">Kékéli Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Ouarem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Tóth</w:t>
+                <w:t xml:space="preserve">Amandine Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.1700237. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201700237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11071061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361766v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Texture and Grain Size Distribution on the Tensile Behavior of α-Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cai Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the combined role of texture and grain size on hardening behavior of cp titanium sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,77 +3119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of the effect of elastic and plastic anisotropies on the mechanical behavior of β-Ti alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3236,51 +3236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibility Stresses and Lattice Rotations Due to Grain Boundary Sliding in Heterogeneous Anisotropic Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (7), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,90 +3461,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kékéli Eva K. Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.222-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3604,77 +3604,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
@@ -3706,585 +3706,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Mild to Wild Fluctuations in Crystal Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tiba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">J. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouaziz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafa Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deschanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.105504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676352v1</w:t>
+                <w:t xml:space="preserve">hal-01514677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Vehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mild to Wild Fluctuations in Crystal Plasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.105504⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.12-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514677v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514675v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4318,103 +4318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of anisotropy of mechanical properties of alpha-titanium in tension conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Lebedkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 596, pp.236-243. </w:t>
@@ -4464,64 +4464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of heterogeneous elasticity coupled to plasticity on stresses and lattice rotations in bicrystals: A Field Dislocation Mechanics viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.231-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,77 +4555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity constraints at interfaces and their consequences on the work hardening of metal–matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain-size dependent accommodation due to intragranular distributions of dislocation loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,809 +4911,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-granular plastic slip heterogeneities: Discrete vs. Mean Field approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.02.028⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (7), pp.1555 à 1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038482v1</w:t>
+                <w:t xml:space="preserve">insu-00381084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intra-granular plastic slip heterogeneities: Discrete vs. Mean Field approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (14-15), pp.4147-4172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.12.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00381084v1</w:t>
+                <w:t xml:space="preserve">hal-03038482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for universal intermittent crystal plasticity from acoustic emission and high-resolution extensometry experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Critical character of plasticity from AE experiments in hcp and fcc metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrik Dobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frantisek Chmelik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kovove Materialy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (3), pp.149 à 152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377530v1</w:t>
+                <w:t xml:space="preserve">insu-00377264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical character of plasticity from AE experiments in hcp and fcc metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evidence for universal intermittent crystal plasticity from acoustic emission and high-resolution extensometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantisek Chmelik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kovove Materialy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (224110), 1 à 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.224110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377264v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall-Petch Law Revisited in Terms of Collective Dislocation Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the critical character of plasticity in metallic single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Dobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Chmelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (075504), 1 à 4 p. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 424 (1-2), pp.190 à 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.075504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375537v1</w:t>
+                <w:t xml:space="preserve">insu-00375756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the critical character of plasticity in metallic single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hall-Petch Law Revisited in Terms of Collective Dislocation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 424 (1-2), pp.190 à 195. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (075504), 1 à 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.075504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375756v1</w:t>
+                <w:t xml:space="preserve">insu-00375537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of avalanche critical behaviour in polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5760,64 +5760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation avalanches: Role of temperature, grain size and strain hardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Stress partitioning and effective behavior of N-phase laminates in anisotropic elasticity from a fast explicit method”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,90 +6028,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating twin boundary-dislocation interaction in MgY using quasi in-situ nanoindentation and electron channeling contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Al-Samman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6146,90 +6146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6247,51 +6247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy variation and stress fields of spherical inclusions with eigenstrain in three-dimensional anisotropic bi-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6341,51 +6341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et complexité de la déformation plastique : étude par émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6444,51 +6444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibilités de déformation : modélisations micromécaniques et applications aux matériaux cristallins fortement anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6675,51 +6675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112748" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347969v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8506" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195952v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouarem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; T&#243;th" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02387328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/375/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7070203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Rhouma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.105504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J82FN27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Dobron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.075504" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1393" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGHLHJM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285488v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01559259v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347969v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195952v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouarem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; T&#243;th" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700237" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02387328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/375/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7070203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Rhouma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.105504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J82FN27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Dobron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375756v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.072" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.075504" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1393" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGHLHJM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285488v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01559259v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>