--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1274,209 +1274,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of machining stability prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+                <w:t xml:space="preserve">Use of the Morlet mother wavelet in the frequency-scale domain decomposition technique for the modal identification of ambient vibration responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9211-2⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.488-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658021v1</w:t>
+                <w:t xml:space="preserve">hal-02398158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Morlet mother wavelet in the frequency-scale domain decomposition technique for the modal identification of ambient vibration responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.P. Le</w:t>
+                <w:t xml:space="preserve">Reliability evaluation of machining stability prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taoufik Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.488-505. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1-4), pp.337 - 345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398158v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
               </w:r>
@@ -1789,1231 +1789,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of machining stability prediction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of construction methods for seismic fragility curves using numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9211-2⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435446v1</w:t>
+                <w:t xml:space="preserve">hal-04435454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of construction methods for seismic fragility curves using numerical simulations</w:t>
+                <w:t xml:space="preserve">Modal identification using the frequency-scale domain decomposition technique of ambient vibration responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ray</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 384, pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04435454v1</w:t>
+                <w:t xml:space="preserve">hal-04435450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification using the frequency-scale domain decomposition technique of ambient vibration responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic characterization of machining robot and stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1-4), pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7336-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04435450v1</w:t>
+                <w:t xml:space="preserve">hal-04435462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization of machining robot and stability analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinction between harmonic and structural components in ambient excitation tests using the time–frequency domain decomposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52-53 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7336-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04435462v1</w:t>
+                <w:t xml:space="preserve">hal-04447008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between harmonic and structural components in ambient excitation tests using the time–frequency domain decomposition technique</w:t>
+                <w:t xml:space="preserve">Modal identification based on the time–frequency domain decomposition of unknown-input dynamic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04447008v1</w:t>
+                <w:t xml:space="preserve">hal-04435481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification based on the time–frequency domain decomposition of unknown-input dynamic tests</w:t>
+                <w:t xml:space="preserve">Modal identification based on continuous wavelet transform and ambient excitation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (9), pp.2023-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04435481v1</w:t>
+                <w:t xml:space="preserve">hal-04435486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification based on continuous wavelet transform and ambient excitation tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal identification of spindle-tool unit in high-speed machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paultre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.018⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (7), pp.2388-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04435486v1</w:t>
+                <w:t xml:space="preserve">hal-04435489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification of spindle-tool unit in high-speed machining</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward a better understanding of the dynamic characteristics of single-storey braced steel frame buildings in Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.02.019⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (6), pp.969-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/L09-043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04435489v1</w:t>
+                <w:t xml:space="preserve">hal-04435495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the dynamic characteristics of single-storey braced steel frame buildings in Canada</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous wavelet transform for modal identification using free decay response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 277 (1-2), pp.73-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2003.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/L09-043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04435495v1</w:t>
+                <w:t xml:space="preserve">hal-04435501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wavelet transform for modal identification using free decay response</w:t>
-[...101 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">INSTANTANEOUS INDICATORS OF STRUCTURAL BEHAVIOUR BASED ON THE CONTINUOUS CAUCHY WAVELET ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (1), pp.243-250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mssp.2002.1557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/mssp.2002.1557⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3023,51 +2919,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement viscoélastique d’un composite hybride carbone-lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3096,73 +2992,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2019 : Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification of machining robots in service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asia Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3204,73 +3100,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Dynamic Life Cycle Inventory between a Double and Triple Glazed uPVC Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Megange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3302,619 +3198,619 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational modal analysis using the frequency-scale domain decomposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSV25 : 25th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hiroshima, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143444v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal analysis using the frequency-scale domain decomposition technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Megange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Melhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV25 : 25th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rabat, Morocco. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435691v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Operational Modal Identification Techniques in Presence of Harmonic Components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Sabourin</w:t>
+                <w:t xml:space="preserve">Operational modal analysis of a machine-tool structure during machining operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asia Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM'2017 : 7th International Congress : Design and Modelling of Mechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416701v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal analysis of a machine-tool structure during machining operations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sabourin</w:t>
+                <w:t xml:space="preserve">Transmissibility Based Operational Modal Analysis in Presence of Harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CIGOS 2017 : 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hochiminh city, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465657v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissibility Based Operational Modal Analysis in Presence of Harmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.D. Do</w:t>
+                <w:t xml:space="preserve">Comparison between Operational Modal Identification Techniques in Presence of Harmonic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.P. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Beakou</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2017 : 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hochiminh city, Vietnam</w:t>
+              <w:t xml:space="preserve">CMSM'2017 : 7th International Congress : Design and Modelling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416700v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3973,73 +3869,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque Analyse vibratoire expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic identification of perforated MEMS devices by the continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4055,428 +3951,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanotechnology and Nanomaterials in Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification modale operationnelle par la decomposition en domaine frequence-echelle des reponses vibratoires ambiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque Analyse vibratoire expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for modal identification based on continuous wavelet transform and ambient vibration responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argoul Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015 « Construction innovante », Conférence Franco-Vietnamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural seismic fragility curves using numerical simulations: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015 « Construction innovante », Conférence Franco-Vietnamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic component and structural mode identification using the time-frequency domain decomposition technique for ambient vibration testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIbrations, SHocks and Noise (VISHNO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement dynamique d’un robot d’usinage en service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,124 +4380,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines et Usinage à Grande Vitesse (MUGV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of machining robot configuration variation on tool tip frf measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4609,396 +4505,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIbrations, SHocks and Noise (VISHNO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilité sismique des structures basées sur l’approche stochastique et des méthodes d’approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immeuble de grande hauteur et ouvrages souterrains, CIGOS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des courbes de fragilité sismique basée sur la méthode de calcul de l'évolution des fonctions de densité de probabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification from ambient vibration responses using the time-frequency domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Vibrations Analysis for Civil Engineering Structures (EVACES’13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ouro Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental protocol for the dynamic modeling of machining robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,1457 +4902,1457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la fiabilité d’une structure mécanique en comportement dynamique aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national : Démarche et Innovation dans la conception et production des systèmes intégrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental high speed machining spindle-tool characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Asian Conference on Multibody Dynamics (ACMD2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient methods in fragility curves calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dynamic wind force on structures using spectral approaches with complex modal analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Quang-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+                <w:t xml:space="preserve">Legeron Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence’2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">11th Americas conference on Wind Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Puerto - Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435745v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dynamic wind force on structures using spectral approaches with complex modal analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient methods in fragility curves calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Yalamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Quang-Huy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+                <w:t xml:space="preserve">Maurice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Americas conference on Wind Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Puerto - Rico, United States</w:t>
+              <w:t xml:space="preserve">Provence’2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435739v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation des composantes harmoniques des tests sous excitation ambiante par la méthode de décomposition dans le domaine de temps-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrations, chocs &amp; bruit, VCB2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spindle-tool modal identification during high speed machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, BeiJing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of time-frequency domain decomposition for unknown-input modal testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental vibration analysis for civil engineering structures (EVACES’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency domain decomposition for modal identification using ambient excitation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on noise and vibration engineering (ISMA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance based retrofit of bridge piers with cfrp : test design, model updating, pseudodynamic testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Short and Medium Span Bridges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification based on ambient excitation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IMAC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, St Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la transformation en ondelettes pour l’identification des systèmes mécaniques non-linéaires en vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation en ondelettes pour l’analyse vibratoire de structures linéaires et non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences de l’ingénieur du LCPC (JSI2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two enhanced complementary impact echo approaches for the detection of void in tendon ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Bridge Maintenance, Safety and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse temps-fréquence de réponses de bâtiments à des essais de chocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6466,458 +6362,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Source Separation Technique for Operational Modal Analysis in Presence of Harmonic Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Beakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.111--116, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Kriging metamodels for seismic fragility analysis of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hai Tran</w:t>
+                <w:t xml:space="preserve">Duy-My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.299--304, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’analyse continue en ondelettes à la méthode impact-echo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs physiques et propagation dans les sols et les structures du génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2006, Etudes et recherches des Laboratoires des ponts et chaussées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of transient signals in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Frémond and F. Maceri editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel approaches in civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer Nature, pp.311-318, 2004, Lecture Notes in Applied and Computational Mechanics, 978-3-642-07529-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7064,51 +6960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuan Ta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Burman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2023-17(1)-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Maamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-04974-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3172-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dong Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phu Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2019-13(3)-01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdelghani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardi&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabourin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9211-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.03.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thuat Dang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX58NV4S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Mejri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7336-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LWVHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.03.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LC1X5QP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWFK1C3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.02.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVMD6GS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lamarche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Proulx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ventura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.08.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G7CP79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2002.1557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J856FPFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04781638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Do" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beakou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argoul Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thuat Dang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang-Huy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvano Erlicher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-My Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Pham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuan Ta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Burman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2023-17(1)-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Maamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-04974-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3172-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dong Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phu Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2019-13(3)-01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdelghani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardi&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabourin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.03.045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9211-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thuat Dang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX58NV4S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Mejri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7336-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LWVHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LC1X5QP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWFK1C3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.02.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVMD6GS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lamarche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Proulx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ventura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.08.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G7CP79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2002.1557" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J856FPFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04781638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Do" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beakou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argoul Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thuat Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang-Huy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvano Erlicher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-My Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>