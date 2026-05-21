--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -763,2153 +763,1906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification of a machine tool structure during machining operations</w:t>
+                <w:t xml:space="preserve">Operational modal identification in the presence of harmonic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asia Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-3172-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, in press, pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447031v1</w:t>
+                <w:t xml:space="preserve">hal-03049177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal identification in the presence of harmonic excitation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.02.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03049177v1</w:t>
+                <w:t xml:space="preserve">hal-04447023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of the Morlet mother wavelet in the frequency-scale domain decomposition technique for the modal identification of ambient vibration responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.488-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2017044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447023v1</w:t>
+                <w:t xml:space="preserve">hal-02398158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal identification in the presence of harmonic excitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Abdelghani</w:t>
+                <w:t xml:space="preserve">Reliability evaluation of machining stability prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.P. Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Sabourin</w:t>
+                <w:t xml:space="preserve">Mohamed Taoufik Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1-4), pp.337 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398156v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Morlet mother wavelet in the frequency-scale domain decomposition technique for the modal identification of ambient vibration responses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lardies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398158v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of machining stability prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic fragility curves based on the probability density evolution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Taoufik Loukil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+                <w:t xml:space="preserve">C.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9211-2⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/10208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658021v1</w:t>
+                <w:t xml:space="preserve">hal-02398159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel method based on maximum likelihood estimation for the construction of seismic fragility curves using numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (10), pp.678-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131329v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic fragility curves based on the probability density evolution method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of construction methods for seismic fragility curves using numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.P. Le</w:t>
+                <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ray</w:t>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (2), </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/10208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398159v1</w:t>
+                <w:t xml:space="preserve">hal-04435454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method based on maximum likelihood estimation for the construction of seismic fragility curves using numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ray</w:t>
+                <w:t xml:space="preserve">Modal identification using the frequency-scale domain decomposition technique of ambient vibration responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 384, pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398157v1</w:t>
+                <w:t xml:space="preserve">hal-04435450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of construction methods for seismic fragility curves using numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic characterization of machining robot and stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015119⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1-4), pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7336-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435454v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification using the frequency-scale domain decomposition technique of ambient vibration responses</w:t>
+                <w:t xml:space="preserve">Distinction between harmonic and structural components in ambient excitation tests using the time–frequency domain decomposition technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 384, pp.325-338. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52-53 (1), pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435450v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization of machining robot and stability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal identification based on the time–frequency domain decomposition of unknown-input dynamic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifeddine Mejri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (1-4), pp.351-359. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7336-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435462v1</w:t>
+                <w:t xml:space="preserve">hal-04435481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between harmonic and structural components in ambient excitation tests using the time–frequency domain decomposition technique</w:t>
+                <w:t xml:space="preserve">Modal identification based on continuous wavelet transform and ambient excitation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (9), pp.2023-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04447008v1</w:t>
+                <w:t xml:space="preserve">hal-04435486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification based on the time–frequency domain decomposition of unknown-input dynamic tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal identification of spindle-tool unit in high-speed machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paultre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71, pp.41-50. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (7), pp.2388-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435481v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification based on continuous wavelet transform and ambient excitation tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Toward a better understanding of the dynamic characteristics of single-storey braced steel frame buildings in Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.018⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (6), pp.969-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/L09-043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435486v1</w:t>
+                <w:t xml:space="preserve">hal-04435495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal identification of spindle-tool unit in high-speed machining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous wavelet transform for modal identification using free decay response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ray</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 277 (1-2), pp.73-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2003.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435489v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the dynamic characteristics of single-storey braced steel frame buildings in Canada</w:t>
-[...235 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">INSTANTANEOUS INDICATORS OF STRUCTURAL BEHAVIOUR BASED ON THE CONTINUOUS CAUCHY WAVELET ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (1), pp.243-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/mssp.2002.1557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2919,51 +2672,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement viscoélastique d’un composite hybride carbone-lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2992,73 +2745,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2019 : Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification of machining robots in service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asia Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3100,73 +2853,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Dynamic Life Cycle Inventory between a Double and Triple Glazed uPVC Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Megange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3198,1181 +2951,1181 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal analysis using the frequency-scale domain decomposition technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Megange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Melhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV25 : 25th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rabat, Morocco. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435691v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational modal analysis using the frequency-scale domain decomposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSV25 : 25th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hiroshima, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143444v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal analysis of a machine-tool structure during machining operations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sabourin</w:t>
+                <w:t xml:space="preserve">Comparison between Operational Modal Identification Techniques in Presence of Harmonic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CMSM'2017 : 7th International Congress : Design and Modelling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465657v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissibility Based Operational Modal Analysis in Presence of Harmonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Beakou</w:t>
+                <w:t xml:space="preserve">Operational modal analysis of a machine-tool structure during machining operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asia Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2017 : 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hochiminh city, Vietnam</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416700v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Operational Modal Identification Techniques in Presence of Harmonic Components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Transmissibility Based Operational Modal Analysis in Presence of Harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.P. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Sabourin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM'2017 : 7th International Congress : Design and Modelling of Mechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">CIGOS 2017 : 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hochiminh city, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416701v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal parameter identification of a CMUT membrane using response data only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque Analyse vibratoire expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic identification of perforated MEMS devices by the continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanotechnology and Nanomaterials in Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification modale operationnelle par la decomposition en domaine frequence-echelle des reponses vibratoires ambiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque Analyse vibratoire expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for modal identification based on continuous wavelet transform and ambient vibration responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argoul Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015 « Construction innovante », Conférence Franco-Vietnamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural seismic fragility curves using numerical simulations: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015 « Construction innovante », Conférence Franco-Vietnamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic component and structural mode identification using the time-frequency domain decomposition technique for ambient vibration testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIbrations, SHocks and Noise (VISHNO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement dynamique d’un robot d’usinage en service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,124 +4133,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines et Usinage à Grande Vitesse (MUGV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of machining robot configuration variation on tool tip frf measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,396 +4258,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIbrations, SHocks and Noise (VISHNO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilité sismique des structures basées sur l’approche stochastique et des méthodes d’approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immeuble de grande hauteur et ouvrages souterrains, CIGOS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des courbes de fragilité sismique basée sur la méthode de calcul de l'évolution des fonctions de densité de probabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification from ambient vibration responses using the time-frequency domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Vibrations Analysis for Civil Engineering Structures (EVACES’13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ouro Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental protocol for the dynamic modeling of machining robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,1457 +4655,1457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la fiabilité d’une structure mécanique en comportement dynamique aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national : Démarche et Innovation dans la conception et production des systèmes intégrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental high speed machining spindle-tool characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Asian Conference on Multibody Dynamics (ACMD2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dynamic wind force on structures using spectral approaches with complex modal analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient methods in fragility curves calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Quang-Huy</w:t>
+                <w:t xml:space="preserve">Thierry Yalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legeron Frédéric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phu Le</w:t>
+                <w:t xml:space="preserve">Maurice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Americas conference on Wind Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Puerto - Rico, United States</w:t>
+              <w:t xml:space="preserve">Provence’2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435739v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient methods in fragility curves calculation</w:t>
+                <w:t xml:space="preserve">Effect of dynamic wind force on structures using spectral approaches with complex modal analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+                <w:t xml:space="preserve">Nguyen Quang-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legeron Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence’2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">11th Americas conference on Wind Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Puerto - Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435745v1</w:t>
+                <w:t xml:space="preserve">hal-04435739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation des composantes harmoniques des tests sous excitation ambiante par la méthode de décomposition dans le domaine de temps-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrations, chocs &amp; bruit, VCB2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spindle-tool modal identification during high speed machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, BeiJing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of time-frequency domain decomposition for unknown-input modal testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental vibration analysis for civil engineering structures (EVACES’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency domain decomposition for modal identification using ambient excitation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on noise and vibration engineering (ISMA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance based retrofit of bridge piers with cfrp : test design, model updating, pseudodynamic testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Short and Medium Span Bridges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification based on ambient excitation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IMAC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, St Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la transformation en ondelettes pour l’identification des systèmes mécaniques non-linéaires en vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation en ondelettes pour l’analyse vibratoire de structures linéaires et non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences de l’ingénieur du LCPC (JSI2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two enhanced complementary impact echo approaches for the detection of void in tendon ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Bridge Maintenance, Safety and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse temps-fréquence de réponses de bâtiments à des essais de chocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6362,458 +6115,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Source Separation Technique for Operational Modal Analysis in Presence of Harmonic Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Beakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.111--116, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Kriging metamodels for seismic fragility analysis of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Thuat Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-My Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.299--304, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’analyse continue en ondelettes à la méthode impact-echo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs physiques et propagation dans les sols et les structures du génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2006, Etudes et recherches des Laboratoires des ponts et chaussées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of transient signals in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Frémond and F. Maceri editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel approaches in civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer Nature, pp.311-318, 2004, Lecture Notes in Applied and Computational Mechanics, 978-3-642-07529-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6960,51 +6713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuan Ta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Burman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2023-17(1)-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Maamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-04974-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3172-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dong Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phu Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2019-13(3)-01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdelghani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardi&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabourin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.03.045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9211-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thuat Dang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX58NV4S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Mejri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7336-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LWVHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LC1X5QP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWFK1C3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.02.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVMD6GS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lamarche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Proulx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ventura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.08.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G7CP79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2002.1557" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J856FPFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04781638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Do" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beakou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argoul Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thuat Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang-Huy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvano Erlicher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-My Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuan Ta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Burman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2023-17(1)-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Maamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-04974-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3172-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dong Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phu Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31814/stce.nuce2019-13(3)-01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdelghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardi&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.03.045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9211-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thuat Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX58NV4S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Mejri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7336-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04447008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LWVHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LC1X5QP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWFK1C3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVMD6GS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lamarche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Proulx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ventura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.08.049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G7CP79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2002.1557" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J856FPFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04781638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelghani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabourin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beakou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argoul Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thuat Dang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang-Huy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvano Erlicher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-My Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_45" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>