--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1241,213 +1241,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus suicidaire des dirigeants de petites entreprises : état des lieux et mesures de prévention</w:t>
+                <w:t xml:space="preserve">Les conditions de travail dans les centres d'appels délocalisés au Sénégal et leurs répercussions en GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Gaillon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Camerounaise de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355240v1</w:t>
+                <w:t xml:space="preserve">hal-03433252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail dans les centres d'appels délocalisés au Sénégal et leurs répercussions en GRH</w:t>
+                <w:t xml:space="preserve">Processus suicidaire des dirigeants de petites entreprises : état des lieux et mesures de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Camerounaise de Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (3), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.085.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433252v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-coated structured supports. Preparation and use for nitrobenzene hydrogenation</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0609D0C"/>
+    <w:nsid w:val="DFED00C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2865,51 +2865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6687-4963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125106122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ieg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moysan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kinowski-Moysan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095587ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.03.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desplebin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6687-4963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125106122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ieg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moysan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kinowski-Moysan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095587ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.03.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desplebin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>