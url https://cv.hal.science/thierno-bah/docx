--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -916,248 +916,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des entreprises familiales au Sénégal : quelles spécificités culturelles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Bah</w:t>
+                <w:t xml:space="preserve">Ethnicity, consumption and return visits to the home country: The case of the Senegalese venants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Boussaguet</w:t>
+                <w:t xml:space="preserve">Eric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Freyman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis César Ndione</w:t>
+                <w:t xml:space="preserve">Tierno Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (3-4), pp.127. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1042663ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570717738695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109435v1</w:t>
+                <w:t xml:space="preserve">hal-02180691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnicity, consumption and return visits to the home country: The case of the Senegalese venants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transmission des entreprises familiales au Sénégal : quelles spécificités culturelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boussaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Freyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tierno Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.53-71. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3-4), pp.127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570717738695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1042663ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180691v1</w:t>
+                <w:t xml:space="preserve">hal-02109435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité, consommation et retours temporaires au pays d’origine: le cas de la figure des Venants sénégalais</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFED00C0"/>
+    <w:nsid w:val="312AA58A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2865,51 +2865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6687-4963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125106122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ieg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moysan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kinowski-Moysan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095587ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.03.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desplebin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6687-4963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125106122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ieg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moysan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kinowski-Moysan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095587ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.03.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desplebin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>