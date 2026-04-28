--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierno DIALLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierno-diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9020-1647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierno DIALLO est maître de conférences à l’ISAE‑Supméca et chercheur au sein du laboratoire EULER, où il occupe la fonction de responsable adjoint de l’équipe de recherche IS2M (Ingénierie des Systèmes Mécatroniques et Multiphysiques). Il est également co-responsable du parcours MSC (Mécatronique et Systèmes Complexes) et responsable de la plateforme technologique ALIX.Ses travaux de recherche portent sur la reconfiguration des systèmes de production, l’ordonnancement dynamique à l'aide des jumeaux numériques, les approches hybrides d’intelligence artificielle pour le diagnostic et la prédiction des défaillances, ainsi que la durabilité industrielle.Il exerce plusieurs responsabilités scientifiques et institutionnelles, notamment responsable du groupe de travail de recherche n°2 (Human-centric Design and reconfiguration of manufacturing systems in the Industry 4.0 and 5.0 context) au sein du consortium SUNISWELL, Vice‑président du domaine thématique ADICT du pôle de compétitivité ASTech, et membre élu du Conseil scientifique ainsi que du Conseil d’administration de l’ISAE‑Supméca.Thierno DIALLO a contribué à de nombreux projets financés, parmi lesquels EnerMan, ADAPTe, ICAP2, EUGENE, diverses initiatives du programme France Relance, ainsi que plusieurs contrats industriels avec des entreprises partenaires. Depuis 2025, il est membre du Comité technique « Industrial Agents » de l’IEEE‑IES.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the role of physics-informed neural networks in modelling industrial systems through case studies in automotive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02364-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid epitaxy technique for the growth of high-quality AlInAs and GaInAs layers on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Brice Poungoué Mbeunmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Gahouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Arvinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.031208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5088962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Building for Diagnosis in Industrial Domain based on Expert Knowledge and Unitary Traceability Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M. L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des dépendances fonctionnelles conditionnelles fréquentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Novelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.315-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Dependencies Identification and Modelling Approach for Redesign Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Chiabert; Abdelaziz Bouras; Frédéric Noël; José Ríos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-540, Springer International Publishing, pp.778-788, 2018, Product Lifecycle Management to Support Industry 4.0, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Use of Food Traceability in Product Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.263-273, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective use of food traceability in product recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de diagnostic des défauts d’un produit par intégration des données de traçabilité unitaire produit/process et des connaissances expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Lyon 1, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierno DIALLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierno-diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9020-1647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierno DIALLO est maître de conférences à l’ISAE‑Supméca et chercheur au sein du laboratoire EULER, où il occupe la fonction de responsable adjoint de l’équipe de recherche IS2M (Ingénierie des Systèmes Mécatroniques et Multiphysiques). Il est également co-responsable du parcours MSC (Mécatronique et Systèmes Complexes) et responsable de la plateforme technologique ALIX.Ses travaux de recherche portent sur la reconfiguration des systèmes de production, l’ordonnancement dynamique à l'aide des jumeaux numériques, les approches hybrides d’intelligence artificielle pour le diagnostic et la prédiction des défaillances, ainsi que la durabilité industrielle.Il exerce plusieurs responsabilités scientifiques et institutionnelles, notamment responsable du groupe de travail de recherche n°2 (Human-centric Design and reconfiguration of manufacturing systems in the Industry 4.0 and 5.0 context) au sein du consortium SUNISWELL, Vice‑président du domaine thématique ADICT du pôle de compétitivité ASTech, et membre élu du Conseil scientifique ainsi que du Conseil d’administration de l’ISAE‑Supméca.Thierno DIALLO a contribué à de nombreux projets financés, parmi lesquels EnerMan, ADAPTe, ICAP2, EUGENE, diverses initiatives du programme France Relance, ainsi que plusieurs contrats industriels avec des entreprises partenaires. Depuis 2025, il est membre du Comité technique « Industrial Agents » de l’IEEE‑IES.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the role of physics-informed neural networks in modelling industrial systems through case studies in automotive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02364-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid epitaxy technique for the growth of high-quality AlInAs and GaInAs layers on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Brice Poungoué Mbeunmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Gahouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Arvinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.031208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5088962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Building for Diagnosis in Industrial Domain based on Expert Knowledge and Unitary Traceability Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M. L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des dépendances fonctionnelles conditionnelles fréquentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Novelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.315-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Dependencies Identification and Modelling Approach for Redesign Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Chiabert; Abdelaziz Bouras; Frédéric Noël; José Ríos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-540, Springer International Publishing, pp.778-788, 2018, Product Lifecycle Management to Support Industry 4.0, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective use of food traceability in product recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de diagnostic des défauts d’un produit par intégration des données de traçabilité unitaire produit/process et des connaissances expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Lyon 1, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DACEB12"/>
+    <w:nsid w:val="4177AF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-1647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02364-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brice Poungou&#233; Mbeunmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Gahouchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jellite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5088962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_71" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Diallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouzrout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-1647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02364-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brice Poungou&#233; Mbeunmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Gahouchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jellite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5088962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_71" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>