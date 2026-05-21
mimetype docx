--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierno DIALLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierno-diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9020-1647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierno DIALLO est maître de conférences à l’ISAE‑Supméca et chercheur au sein du laboratoire EULER, où il occupe la fonction de responsable adjoint de l’équipe de recherche IS2M (Ingénierie des Systèmes Mécatroniques et Multiphysiques). Il est également co-responsable du parcours MSC (Mécatronique et Systèmes Complexes) et responsable de la plateforme technologique ALIX.Ses travaux de recherche portent sur la reconfiguration des systèmes de production, l’ordonnancement dynamique à l'aide des jumeaux numériques, les approches hybrides d’intelligence artificielle pour le diagnostic et la prédiction des défaillances, ainsi que la durabilité industrielle.Il exerce plusieurs responsabilités scientifiques et institutionnelles, notamment responsable du groupe de travail de recherche n°2 (Human-centric Design and reconfiguration of manufacturing systems in the Industry 4.0 and 5.0 context) au sein du consortium SUNISWELL, Vice‑président du domaine thématique ADICT du pôle de compétitivité ASTech, et membre élu du Conseil scientifique ainsi que du Conseil d’administration de l’ISAE‑Supméca.Thierno DIALLO a contribué à de nombreux projets financés, parmi lesquels EnerMan, ADAPTe, ICAP2, EUGENE, diverses initiatives du programme France Relance, ainsi que plusieurs contrats industriels avec des entreprises partenaires. Depuis 2025, il est membre du Comité technique « Industrial Agents » de l’IEEE‑IES.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the role of physics-informed neural networks in modelling industrial systems through case studies in automotive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02364-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid epitaxy technique for the growth of high-quality AlInAs and GaInAs layers on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Brice Poungoué Mbeunmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Gahouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Arvinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.031208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5088962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Building for Diagnosis in Industrial Domain based on Expert Knowledge and Unitary Traceability Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M. L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des dépendances fonctionnelles conditionnelles fréquentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Novelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.315-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Dependencies Identification and Modelling Approach for Redesign Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Chiabert; Abdelaziz Bouras; Frédéric Noël; José Ríos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-540, Springer International Publishing, pp.778-788, 2018, Product Lifecycle Management to Support Industry 4.0, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective use of food traceability in product recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de diagnostic des défauts d’un produit par intégration des données de traçabilité unitaire produit/process et des connaissances expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Lyon 1, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierno DIALLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierno-diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9020-1647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierno DIALLO est maître de conférences à l’ISAE‑Supméca et chercheur au sein du laboratoire EULER, où il occupe la fonction de responsable adjoint de l’équipe de recherche IS2M (Ingénierie des Systèmes Mécatroniques et Multiphysiques). Il est également co-responsable du parcours MSC (Mécatronique et Systèmes Complexes) et responsable de la plateforme technologique ALIX.Ses travaux de recherche portent sur la reconfiguration des systèmes de production, l’ordonnancement dynamique à l'aide des jumeaux numériques, les approches hybrides d’intelligence artificielle pour le diagnostic et la prédiction des défaillances, ainsi que la durabilité industrielle.Il exerce plusieurs responsabilités scientifiques et institutionnelles, notamment responsable du groupe de travail de recherche n°2 (Human-centric Design and reconfiguration of manufacturing systems in the Industry 4.0 and 5.0 context) au sein du consortium SUNISWELL, Vice‑président du domaine thématique ADICT du pôle de compétitivité ASTech, et membre élu du Conseil scientifique ainsi que du Conseil d’administration de l’ISAE‑Supméca.Thierno DIALLO a contribué à de nombreux projets financés, parmi lesquels EnerMan, ADAPTe, ICAP2, EUGENE, diverses initiatives du programme France Relance, ainsi que plusieurs contrats industriels avec des entreprises partenaires. Depuis 2025, il est membre du Comité technique « Industrial Agents » de l’IEEE‑IES.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the role of physics-informed neural networks in modelling industrial systems through case studies in automotive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02364-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption prediction of industrial HVAC systems using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pelella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114039. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid epitaxy technique for the growth of high-quality AlInAs and GaInAs layers on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Brice Poungoué Mbeunmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Gahouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Arvinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.031208. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5088962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Industrial Applications: A Case Study in Thermal Power Prediction of an AHU for a Topcoat Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ADM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palermo (Italy), Italy. pp.339-347, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76597-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Mixed Reality Architecture for Human-Guided Reconfiguration of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Building for Diagnosis in Industrial Domain based on Expert Knowledge and Unitary Traceability Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M. L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des dépendances fonctionnelles conditionnelles fréquentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Novelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.315-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Dependencies Identification and Modelling Approach for Redesign Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Chiabert; Abdelaziz Bouras; Frédéric Noël; José Ríos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-540, Springer International Publishing, pp.778-788, 2018, Product Lifecycle Management to Support Industry 4.0, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective use of food traceability in product recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de diagnostic des défauts d’un produit par intégration des données de traçabilité unitaire produit/process et des connaissances expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Lyon 1, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4177AF25"/>
+    <w:nsid w:val="612E72CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-1647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02364-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brice Poungou&#233; Mbeunmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Gahouchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jellite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5088962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_71" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierno-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-1647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02364-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pelella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brice Poungou&#233; Mbeunmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Gahouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jellite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5088962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76597-1_36" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349462" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_71" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10345" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>