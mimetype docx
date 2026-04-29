--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1187,221 +1187,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la RPA dans les organisations : une revue de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+                <w:t xml:space="preserve">Informed trading in the mobile channel leveraging social sentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwansoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t>
+              <w:t xml:space="preserve">GITMA 2020 : 19th Global Information Technology Management Association (Virtual Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris (Virtual Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886657v1</w:t>
+                <w:t xml:space="preserve">hal-02905190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed trading in the mobile channel leveraging social sentiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kwansoo Kim</w:t>
+                <w:t xml:space="preserve">Les enjeux de la RPA dans les organisations : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GITMA 2020 : 19th Global Information Technology Management Association (Virtual Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris (Virtual Conference), France</w:t>
+              <w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905190v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Informed trading leveraging social sentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwansoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,51 +3863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2022.2161734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.295077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041900009X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255172179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benhamou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Taran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waeters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwansoo Kim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Linda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Atif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Campo-Paysaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Devallan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Neumayr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Atkinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grossmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Van Sinderen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW49879.2020.00012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Borg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2019.00009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118920664.ch10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04757-2_33" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612132.ch8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenthal-Sabroux Camille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2022.2161734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.295077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041900009X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255172179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benhamou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Taran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waeters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwansoo Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Linda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Atif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Campo-Paysaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Devallan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Neumayr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Atkinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grossmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Van Sinderen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW49879.2020.00012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Borg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2019.00009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118920664.ch10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04757-2_33" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612132.ch8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenthal-Sabroux Camille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>