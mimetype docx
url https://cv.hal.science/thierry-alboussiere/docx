--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -199,1396 +199,1396 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-body anisotropic dynamo: the rotor, the gap and the stator</w:t>
+                <w:t xml:space="preserve">Can the Dynamo of Spiral-arm Galaxies Be Explained by Anisotropic Conductivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (G1), pp.295-315. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 981 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adb1e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396335v1</w:t>
+                <w:t xml:space="preserve">hal-05396299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Dynamo of Spiral-arm Galaxies Be Explained by Anisotropic Conductivity?</w:t>
+                <w:t xml:space="preserve">Three-body anisotropic dynamo: the rotor, the gap and the stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 981 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (G1), pp.295-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adb1e2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396299v1</w:t>
+                <w:t xml:space="preserve">hal-05396335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bound of heat flux in an anelastic model for Rayleigh–Bénard convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-liquid phase change in planetary cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.914⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (S3), pp.143-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818114v1</w:t>
+                <w:t xml:space="preserve">hal-04739311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of thermal convection in a solid spherical shell with melting at either or both boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Upper bound of heat flux in an anelastic model for Rayleigh–Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 999, pp.A94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818152v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-liquid phase change in planetary cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset of thermal convection in a solid spherical shell with melting at either or both boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Kriaa</w:t>
+                <w:t xml:space="preserve">Adrien Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (S3), pp.143-181. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (2), pp.1121-1136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739311v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamo action produced by an anisotropic rotor immersed in an electrically conducting medium at rest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plunian</w:t>
+                <w:t xml:space="preserve">Compressible convection in super-earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (11), pp.113702. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.107062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.113702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818203v1</w:t>
+                <w:t xml:space="preserve">hal-04289858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible convection in super-earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanick Ricard</w:t>
+                <w:t xml:space="preserve">Dynamo action produced by an anisotropic rotor immersed in an electrically conducting medium at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.107062. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.113702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.113702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289858v1</w:t>
+                <w:t xml:space="preserve">hal-04818203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and furious dynamo action in the anisotropic dynamo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plunian</w:t>
+                <w:t xml:space="preserve">Fully compressible convection for planetary mantles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jezabel Curbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.349⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.932-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887702v1</w:t>
+                <w:t xml:space="preserve">insu-03710161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A playground for compressible natural convection with a nearly uniform density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jezabel Curbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 940, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2022.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fury: an experimental dynamo with anisotropic electrical conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and furious dynamo action in the anisotropic dynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818228v1</w:t>
+                <w:t xml:space="preserve">hal-04887702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh–Taylor instability in impact cratering experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fury: an experimental dynamo with anisotropic electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maylis Landeau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.111⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 478 (2268), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623435v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully compressible convection for planetary mantles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanick Ricard</w:t>
+                <w:t xml:space="preserve">Rayleigh–Taylor instability in impact cratering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Landeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 230, pp.932-956. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 937, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710161v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Taylor instability in drop impact experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Landeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (11), pp.110501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric dynamo action produced by differential rotation, with anisotropic electrical conductivity and anisotropic magnetic permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric dynamo action is possible with anisotropic conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1921,77 +1921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle convection interacting with magma oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Agrusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,360 +2036,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03710133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convection in the compressible regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Reun</w:t>
+                <w:t xml:space="preserve">Timescale of overturn in a magma ocean cumulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033502⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516, pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291584v1</w:t>
+                <w:t xml:space="preserve">hal-02343575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescale of overturn in a magma ocean cumulate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Deguen</w:t>
+                <w:t xml:space="preserve">Experimental study of convection in the compressible regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Menaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Reun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 516, pp.25-36. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343575v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solutions of compressible convection with an infinite Prandtl number: comparison of the anelastic and anelastic liquid models with the exact equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jezabel Curbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 873, pp.646-687. </w:t>
@@ -2421,291 +2421,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-diffusive translation of Earth's inner core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+                <w:t xml:space="preserve">Geomagnetic Dipole Changes and Upwelling/Downwelling at the Top of the Earth's Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326511v1</w:t>
+                <w:t xml:space="preserve">hal-02349548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic Dipole Changes and Upwelling/Downwelling at the Top of the Earth's Core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+                <w:t xml:space="preserve">Double-diffusive translation of Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.88--107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349548v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh–Bénard convection in a creeping solid with melting and freezing at either or both its horizontal boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2837,321 +2837,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a mushy layer under hypergravity with implications for Earth's inner core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Magnetic to magnetic and kinetic to magnetic energy transfers at the top of the Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 204 (3), pp.1729-1755. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv554⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 207 (2), pp.934-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331124v1</w:t>
+                <w:t xml:space="preserve">hal-02344353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic to magnetic and kinetic to magnetic energy transfers at the top of the Earth's core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Structure of a mushy layer under hypergravity with implications for Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 207 (2), pp.934-948. </w:t>
+              <w:t xml:space="preserve">, 2016, 204 (3), pp.1729-1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344353v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial melting of a Pb-Sn mushy layer due to heating from above, and implications for regional melting of Earth's directionally solidified inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,265 +3274,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on dissipation associated with thermal convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Ricard</w:t>
+                <w:t xml:space="preserve">Thermal convection in Earth's inner core with phase change at its boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.241⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (3), pp.1310-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046722v1</w:t>
+                <w:t xml:space="preserve">insu-02322188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal convection in Earth's inner core with phase change at its boundary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardin</w:t>
+                <w:t xml:space="preserve">Reflections on dissipation associated with thermal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 194 (3), pp.1310-1334. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 725, pp.R11-R18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02322188v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dynamics of the inner core and impact on the outer core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.172-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3572,338 +3572,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal shear and super-rotation in a magnetized spherical Couette-flow experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of Alfvén wave propagation in a Gallium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardin</w:t>
+                <w:t xml:space="preserve">François Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Gagnière</w:t>
+                <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jault</w:t>
+                <w:t xml:space="preserve">Jean-Paul Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (6), pp.066310. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (9), pp.096601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.066310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3633090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569377v2</w:t>
+                <w:t xml:space="preserve">hal-00602640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of Alfvén wave propagation in a Gallium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zonal shear and super-rotation in a magnetized spherical Couette-flow experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick La Rizza</w:t>
+                <w:t xml:space="preserve">Nadège Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Masson</w:t>
+                <w:t xml:space="preserve">Dominique Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (9), pp.096601. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (6), pp.066310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3633090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.066310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602640v2</w:t>
+                <w:t xml:space="preserve">hal-00569377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting-induced stratification above the Earth's inner core due to convective translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Melzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4100,1324 +4100,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating spherical Couette flow in a dipolar magnetic field: Experimental study of magneto-inertial waves</w:t>
+                <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: an experimental study of the mean axisymmetric flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Schmitt</w:t>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 604, pp.175-197. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 170, pp.60-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112008001298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264020v1</w:t>
+                <w:t xml:space="preserve">insu-00143935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: An experimental study of the mean axisymmetric flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
+                <w:t xml:space="preserve">P. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 170 (1-2), pp.60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: an experimental study of the mean axisymmetric flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+                <w:t xml:space="preserve">Rotating spherical Couette flow in a dipolar magnetic field: Experimental study of magneto-inertial waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 604, pp.175-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008001298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00143935v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence and structure of a mush at the inner core boundary of the Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Deguen</w:t>
+                <w:t xml:space="preserve">A case for variational geomagnetic data assimilation: insights from a one-dimensional, nonlinear, and sparsely observed MHD system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eymin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.163-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207822v1</w:t>
+                <w:t xml:space="preserve">hal-00145920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence and structure of a mush at the inner core boundary of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (1-2), pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case for variational geomagnetic data assimilation: insights from a one-dimensional, nonlinear, and sparsely observed MHD system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Alboussière</w:t>
+                <w:t xml:space="preserve">On the existence and structure of a mush at the inner core boundary of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164 (1-2), pp.36-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331098v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case for variational geomagnetic data assimilation: insights from a one-dimensional, nonlinear, and sparsely observed MHD system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+                <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Eymin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+                <w:t xml:space="preserve">C. Eymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14, pp.163-180</w:t>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.163-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145920v1</w:t>
+                <w:t xml:space="preserve">hal-00331098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of super-rotation in a magnetostrophic spherical Couette flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound magnetohydrodynamic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03091920600718426⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (12), pp.125102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2391841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016011v1</w:t>
+                <w:t xml:space="preserve">insu-00354615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound MHD turbulence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of super-rotation in a magnetostrophic spherical Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.125102. </w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2391841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03091920600718426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203502v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound magnetohydrodynamic turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (12), pp.125102. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+              <w:t xml:space="preserve">, 2006, 18, pp.125102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2391841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00354615v1</w:t>
+                <w:t xml:space="preserve">hal-00203502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the instability of the Hartmann layer.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+                <w:t xml:space="preserve">A geostrophic-like model for large Hartmann number flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 504, pp.167-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112004007992⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 521, pp. 125-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112004001740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107141v1</w:t>
+                <w:t xml:space="preserve">hal-00004357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geostrophic-like model for large Hartmann number flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+                <w:t xml:space="preserve">Experimental study of the instability of the Hartmann layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 521, pp. 125-154. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 504, pp.167-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112004007992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112004001740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00004357v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the instability of the Hartmann layer</w:t>
               </w:r>
@@ -5439,70 +5439,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 504, pp.167-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112004007992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5738,247 +5738,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamos with anisotropic conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Plunian</w:t>
+                <w:t xml:space="preserve">Geodynamical and Geochemical Implications of a Long Lasting Basal Magma Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Bolrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Agrusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Ballmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587865v1</w:t>
+                <w:t xml:space="preserve">hal-03587949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamical and Geochemical Implications of a Long Lasting Basal Magma Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Agrusta</w:t>
+                <w:t xml:space="preserve">Dynamos with anisotropic conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Ballmer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587949v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première expérience sur la plateforme tournante PERPET : convection pénétrative en rotation</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium OGOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6230,64 +6230,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the dynamo of spiral-arm galaxies be explained by anisotropic conductivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,51 +6474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6903A315"/>
+    <w:nsid w:val="B0F43A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6705,51 +6705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alboussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3692-899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138485895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.245" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb1e2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.914" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.113702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Curbelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lherm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Landeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710161v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377820001634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.033107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710133v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Agrusta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02291584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Menaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.03.037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bergman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labrosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv554" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXMWZ021-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569377v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gagni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.066310" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602640v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Melzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00143935v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920600718426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203502v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2391841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moresco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004007992" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BZBGWTMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004357v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004001740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moresco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Sreenivasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002008959" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E0712ADB0614C8F0899810E674440FCAC1F17C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Maclean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00308-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15571D71ECE79B037514BE69D32C452A7168B938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bolrao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ballmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4833-3_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKGKVPP0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alboussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3692-899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138485895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb1e2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.113702" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710161v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Curbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lherm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Landeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377820001634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.033107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710133v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Agrusta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.03.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02291584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Menaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00170" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bergman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labrosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt202" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXMWZ021-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602640v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569377v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gagni&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.066310" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Melzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00143935v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2391841" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920600718426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004357v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004001740" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moresco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004007992" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BZBGWTMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moresco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Sreenivasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002008959" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E0712ADB0614C8F0899810E674440FCAC1F17C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Maclean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00308-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15571D71ECE79B037514BE69D32C452A7168B938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bolrao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ballmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4833-3_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKGKVPP0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>