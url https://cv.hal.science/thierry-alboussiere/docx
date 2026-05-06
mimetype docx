--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -199,352 +199,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Dynamo of Spiral-arm Galaxies Be Explained by Anisotropic Conductivity?</w:t>
+                <w:t xml:space="preserve">Three-body anisotropic dynamo: the rotor, the gap and the stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 981 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (G1), pp.295-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adb1e2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396299v1</w:t>
+                <w:t xml:space="preserve">hal-05396335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-body anisotropic dynamo: the rotor, the gap and the stator</w:t>
+                <w:t xml:space="preserve">Can the Dynamo of Spiral-arm Galaxies Be Explained by Anisotropic Conductivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (G1), pp.295-315. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 981 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adb1e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396335v1</w:t>
+                <w:t xml:space="preserve">hal-05396299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-liquid phase change in planetary cores</w:t>
+                <w:t xml:space="preserve">Onset of thermal convection in a solid spherical shell with melting at either or both boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Huguet</w:t>
+                <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Kriaa</w:t>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (S3), pp.143-181. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (2), pp.1121-1136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739311v1</w:t>
+                <w:t xml:space="preserve">hal-04818152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound of heat flux in an anelastic model for Rayleigh–Bénard convection</w:t>
               </w:r>
@@ -556,216 +556,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 999, pp.A94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of thermal convection in a solid spherical shell with melting at either or both boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-liquid phase change in planetary cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+                <w:t xml:space="preserve">Quentin Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Deguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 238 (2), pp.1121-1136. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (S3), pp.143-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818152v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible convection in super-earths</w:t>
               </w:r>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo action produced by an anisotropic rotor immersed in an electrically conducting medium at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -927,668 +927,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully compressible convection for planetary mantles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A playground for compressible natural convection with a nearly uniform density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jezabel Curbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 230, pp.932-956. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 940, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710161v2</w:t>
+                <w:t xml:space="preserve">hal-03852468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A playground for compressible natural convection with a nearly uniform density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and furious dynamo action in the anisotropic dynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 940, pp.A9. </w:t>
+              <w:t xml:space="preserve">, 2022, 941, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852468v1</w:t>
+                <w:t xml:space="preserve">hal-04887702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and furious dynamo action in the anisotropic dynamo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fury: an experimental dynamo with anisotropic electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.349⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 478 (2268), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887702v1</w:t>
+                <w:t xml:space="preserve">hal-04818228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fury: an experimental dynamo with anisotropic electrical conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh–Taylor instability in impact cratering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Moulin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Landeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 937, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818228v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh–Taylor instability in impact cratering experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Deguen</w:t>
+                <w:t xml:space="preserve">Fully compressible convection for planetary mantles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maylis Landeau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jezabel Curbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 937, pp.A20. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.932-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623435v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Taylor instability in drop impact experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Landeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (11), pp.110501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric dynamo action produced by differential rotation, with anisotropic electrical conductivity and anisotropic magnetic permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric dynamo action is possible with anisotropic conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1921,77 +1921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle convection interacting with magma oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Agrusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2042,77 +2042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescale of overturn in a magma ocean cumulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Menaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Reun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 873, pp.646-687. </w:t>
@@ -2421,291 +2421,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic Dipole Changes and Upwelling/Downwelling at the Top of the Earth's Core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+                <w:t xml:space="preserve">Double-diffusive translation of Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00170⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.88--107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349548v1</w:t>
+                <w:t xml:space="preserve">hal-02326511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-diffusive translation of Earth's inner core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+                <w:t xml:space="preserve">Geomagnetic Dipole Changes and Upwelling/Downwelling at the Top of the Earth's Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214 (1), pp.88--107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326511v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh–Bénard convection in a creeping solid with melting and freezing at either or both its horizontal boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2837,321 +2837,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic to magnetic and kinetic to magnetic energy transfers at the top of the Earth's core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure of a mushy layer under hypergravity with implications for Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 207 (2), pp.934-948. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw317⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 204 (3), pp.1729-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344353v1</w:t>
+                <w:t xml:space="preserve">hal-02331124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a mushy layer under hypergravity with implications for Earth's inner core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetic to magnetic and kinetic to magnetic energy transfers at the top of the Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 204 (3), pp.1729-1755. </w:t>
+              <w:t xml:space="preserve">, 2016, 207 (2), pp.934-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331124v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial melting of a Pb-Sn mushy layer due to heating from above, and implications for regional melting of Earth's directionally solidified inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,265 +3274,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal convection in Earth's inner core with phase change at its boundary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardin</w:t>
+                <w:t xml:space="preserve">Reflections on dissipation associated with thermal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 725, pp.R11-R18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02322188v1</w:t>
+                <w:t xml:space="preserve">hal-02046722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on dissipation associated with thermal convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Ricard</w:t>
+                <w:t xml:space="preserve">Thermal convection in Earth's inner core with phase change at its boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 725, pp.R11-R18. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (3), pp.1310-1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046722v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02322188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dynamics of the inner core and impact on the outer core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.172-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3591,51 +3591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of Alfvén wave propagation in a Gallium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting-induced stratification above the Earth's inner core due to convective translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Melzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4100,1143 +4100,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: an experimental study of the mean axisymmetric flow</w:t>
+                <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: An experimental study of the mean axisymmetric flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Gagnière</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 170, pp.60-72. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00143935v2</w:t>
+                <w:t xml:space="preserve">hal-00532172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: An experimental study of the mean axisymmetric flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Alboussière</w:t>
+                <w:t xml:space="preserve">Rotating spherical Couette flow in a dipolar magnetic field: Experimental study of magneto-inertial waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Gagnière</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 604, pp.175-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008001298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532172v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating spherical Couette flow in a dipolar magnetic field: Experimental study of magneto-inertial waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Schmitt</w:t>
+                <w:t xml:space="preserve">Rapidly rotating spherical Couette flow in a dipolar magnetic field: an experimental study of the mean axisymmetric flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 170, pp.60-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112008001298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264020v1</w:t>
+                <w:t xml:space="preserve">insu-00143935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case for variational geomagnetic data assimilation: insights from a one-dimensional, nonlinear, and sparsely observed MHD system</w:t>
+                <w:t xml:space="preserve">On the existence and structure of a mush at the inner core boundary of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+                <w:t xml:space="preserve">R. Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164 (1-2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145920v1</w:t>
+                <w:t xml:space="preserve">hal-00532111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence and structure of a mush at the inner core boundary of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Alboussière</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 164 (1-2), pp.36. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+              <w:t xml:space="preserve">, 2007, 164 (1-2), pp.36-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532111v1</w:t>
+                <w:t xml:space="preserve">hal-00207822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence and structure of a mush at the inner core boundary of the Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
+                <w:t xml:space="preserve">A case for variational geomagnetic data assimilation: insights from a one-dimensional, nonlinear, and sparsely observed MHD system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.163-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207822v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case for variational geomagnetic data assimilation: insights from a one-dimensional, nonlinear, and sparsely observed MHD system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fournier</w:t>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eymin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Alboussière</w:t>
+                <w:t xml:space="preserve">Céline Eymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (2), pp.163-180</w:t>
+              <w:t xml:space="preserve">, 2007, 14, pp.163-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331098v1</w:t>
+                <w:t xml:space="preserve">hal-00145920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound magnetohydrodynamic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Pothérat</w:t>
+                <w:t xml:space="preserve">Experimental study of super-rotation in a magnetostrophic spherical Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2391841⟩</w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091920600718426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00354615v1</w:t>
+                <w:t xml:space="preserve">hal-00016011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of super-rotation in a magnetostrophic spherical Couette flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.281-298. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.125102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03091920600718426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2391841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016011v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound MHD turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Bounds on the attractor dimension for low-Rm wall-bound magnetohydrodynamic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.125102. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2006, 18 (12), pp.125102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2391841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203502v1</w:t>
+                <w:t xml:space="preserve">insu-00354615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geostrophic-like model for large Hartmann number flows</w:t>
               </w:r>
@@ -5738,247 +5738,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamical and Geochemical Implications of a Long Lasting Basal Magma Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morison</w:t>
+                <w:t xml:space="preserve">Dynamos with anisotropic conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alboussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bolrao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587949v1</w:t>
+                <w:t xml:space="preserve">hal-03587865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamos with anisotropic conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Plunian</w:t>
+                <w:t xml:space="preserve">Geodynamical and Geochemical Implications of a Long Lasting Basal Magma Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bolrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Agrusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxim Ballmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587865v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première expérience sur la plateforme tournante PERPET : convection pénétrative en rotation</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium OGOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6230,64 +6230,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the dynamo of spiral-arm galaxies be explained by anisotropic conductivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alboussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,51 +6474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0F43A89"/>
+    <w:nsid w:val="C9DD17DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6705,51 +6705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alboussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3692-899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138485895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb1e2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.113702" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710161v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Curbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lherm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Landeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377820001634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.033107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710133v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Agrusta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.03.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02291584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Menaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00170" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bergman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labrosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt202" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXMWZ021-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602640v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569377v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gagni&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.066310" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Melzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00143935v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2391841" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920600718426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004357v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004001740" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moresco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004007992" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BZBGWTMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moresco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Sreenivasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002008959" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E0712ADB0614C8F0899810E674440FCAC1F17C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Maclean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00308-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15571D71ECE79B037514BE69D32C452A7168B938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bolrao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ballmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4833-3_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKGKVPP0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alboussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3692-899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138485895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.245" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb1e2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.113702" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Curbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lherm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Landeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710161v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377820001634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.033107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710133v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Agrusta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.03.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02291584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Menaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bergman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labrosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv554" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXMWZ021-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602640v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569377v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gagni&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.066310" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Melzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Schmitt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00143935v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920600718426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203502v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2391841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004357v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004001740" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moresco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004007992" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BZBGWTMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moresco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Sreenivasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002008959" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E0712ADB0614C8F0899810E674440FCAC1F17C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Maclean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00308-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15571D71ECE79B037514BE69D32C452A7168B938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bolrao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ballmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4833-3_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKGKVPP0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>