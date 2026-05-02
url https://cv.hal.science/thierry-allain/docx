--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -280,726 +280,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International Treaties versus 'bonne prise'. The Case of the Dutch merchant ship De Vriendschap in the Mediterranean in 1745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">International treaties versus &amp;quot;bonne prise&amp;quot; : the case of the Dutch merchant ship De Vriendschap in the Mediterranean in 1745</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Legal History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.162-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Comparative Legal History</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours d'expérience maritime. Les marins hollandais et la navigation en Méditerranée au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Retours d'expérience maritime. Les marins hollandais et la navigation en Méditerranée au XVIIIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience maritime. Les marins hollandais et la navigation en Méditerranée au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 22-23, pp.235-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MUNS7884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exotisme et déclin dans la ville portuaire d'Enkhuizen au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barthenik, portrait d'un bourgeois hollandais au Siècle des Lumières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (379 (janvier-mars 2009)), pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91 (379 (janvier-mars 2009)), pp.103-121</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bartelink, portrait d'un bourgeois hollandais au Siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bartelink, portrait d'un bourgeois hollandais au Siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, 91, pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91, pp.103-121</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Néerlandais et le marché monétaire levantin dans la seconde moitié du XVIIe siècle (1648-1701)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre fête civique et reconstruction identitaire : Enkhuizen en 1772</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168938v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03168936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre fête civique et reconstruction identitaire : Enkhuizen en 1772</w:t>
               </w:r>
@@ -1293,323 +1293,323 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allô chérie, je coule&amp;quot; : la place du locuteur dans les situations de détresse en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Fonti</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Maritimités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHUMAIN; CRISES; IRCL dans le cadre de Blue Humanities Seminar, Jan 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du héros naval à la figure politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "La fabrique des mémoires publiques", Université Paul-Valéry, Montpellier, 7-9 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France. pp.189-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information comme instrument de combat: Le consulat de Jacob van Dam à Smyrne (1668-1688)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les consuls en Méditerranée. Agents d'information et de contre-information (XVIIe-XIXe siècle), Nice, Université Sophia-Antipolis, 25-28 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes, déclins, destins : les facettes de l'échec ou comment en jouer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, LHUMAIN; CRISES; IRCL dans le cadre de Blue Humanities Seminar, Jan 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histoire économique, L'échec a-t-il des vertus économiques ?, L'Association Française d'Histoire Economique, 4-5 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Roubaix, France. pp.143-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...116 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Conesa</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03071521v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03069002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2312,1768 +2312,1768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un outil efficace de protection de la navigation commerciale ? Passeports algériens et armement hollandais en Méditerranée au XVIIIe siècle&amp;quot;, dans F. Bartolotti, X. Daumalin et O. Raveux (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de l'activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, p.287-300, 2021, Confluent des sciences, 979-10-320-0320-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neutres du Nord et commerce en Méditerranée. Un capitaine de Rotterdam pendant les grands conflits du milieu du XVIIIe siècle&amp;quot;, dans Ph. Jarnoux, M.W. Serruys et T. Tamaki (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. mélanges offerts à Pierrick Pourchasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Amis du CRBC, p.321-329, 2021, 979-10-92331-54-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, p.287-300, 2021, Confluent des sciences, 979-10-320-0320-6</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the War Came to Barbary. Dutch Traders and the Management of Their Entry into Conflict with Algiers, 1755-1757</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans L. Sicking et A. Wijffels (dir.), Conflict Management in the Mediterranean and the Atlantic, 1100-1800. Actors, Institutions and Strategies of Dispute Settlements, Leyde/Boston, Brill, p.307-324</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fierté civique et urbanisme à La Haye. Les résidences des députés de villes aux Etats de Hollande au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans M. Figeac (dir.), L'habitat des élites urbaines en Europe à l'époque moderne, Pessac, MSHA, p. 267-280</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices &amp;quot;Relations diplomatiques avec la France&amp;quot;, &amp;quot;Enkhuizen&amp;quot;, &amp;quot;Geraerd Brandt&amp;quot;, &amp;quot;Ports&amp;quot;, &amp;quot;Gens de mer&amp;quot;, &amp;quot;Michiel de Ruyter&amp;quot;, &amp;quot;Maarten et Cornelis Tromp&amp;quot;, &amp;quot;Piet Heyn&amp;quot;, &amp;quot;Jan Pietersz Coen&amp;quot;, &amp;quot;Chatham&amp;quot;, &amp;quot;Explorateurs&amp;quot;, &amp;quot;Cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans W. Frijhoff et C. Secretan (dir.), Dictionnaire des Pays-Bas au Siècle d'Or, Paris, CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Entre paysage et territoire. Représentations de l'espace et manifestations du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pellicer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allain Thierry; Claustrat Frank; Pellicer Françoise; Thomas Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre paysage et territoire: Représentations de l'espace et manifestations du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-16, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smyrne, cadre et instrument du commerce hollandais en Méditerranée aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Molamut Elisabeth; Ouerfelli Mohamed; Buti Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre deux rives. Villes en Méditerranée au Moyen Age et à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.117-138, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction: Entre paysage et territoire. Représentations de l'espace et manifestations du pouvoir</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Entre paysage et territoire. Représentations de l'espace et manifestations du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pellicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allain Thierry; Claustrat Frank; Pellicer Françoise; Thomas Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre paysage et territoire: Représentations de l'espace et manifestations du pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-16, 2018</w:t>
+              <w:t xml:space="preserve">Entre paysage et territoire. Représentations de l'espace et manifestations du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.257-258, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Dans W. Frijhoff et C. Secretan (dir.), Dictionnaire des Pays-Bas au Siècle d'Or, Paris, CNRS Editions</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12 notices dans le dictionnaire des Pays-Bas au Siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Secrétan; Willem Frijhoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Les Pays-Bas au Siècle d'or : de l'Union d'Utrecht à la Paix d'Utrecht, 1579-1713</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.n.c., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations de pouvoirs et enjeux marchands autour du réseau consulaire hollandais en Méditerranée (XVIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans A. Bartolomei, G. Calafat, M. Grenet et J. Ulbert (dir.), De l'utilité commerciale des consuls. L'institution consulaire et les marchands dans le monde méditerranéen, XVIIe-XIXe siècle, Madrid/Rome, Casa de Velazquez/EFR, p.346-360</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thierry Allain</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du héros naval à la figure politique. L'amiral Michiel de Ruyter et la bataille d'Agosta en 1676</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans I. David, F. Galtier et F. Kimmel (dir.), La fabrique des mémoires publiques, Paris, Atlande, p.189-203</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smyrne, cadre et instrument du commerce hollandais en Méditerranée aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans E. Malamut, M. Ouerfelli, G. Buti et P. Odorico (dir.), Entre deux rives : Villes en Méditerranée au Moyen Age et à l'époque moderne, Aix-en-Provence, PUP, p. 117-138</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le temps de l'histoire, 979-10-320-0145-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théologie de la terre en Océanie. La présence du divin dans le pays d’après quelques théologiens protestants contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Claustrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pellicer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.257-258, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre paysage et territoire. Représentations de l’espace et manifestations du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.59-74, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations de pouvoirs et enjeux marchands autour du réseau consulaire hollandais en Méditerranée (XVIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bartolomei Arnaud; Calafat Guillaume; Grenet Mathieu; Ulbert Jörg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'utilité commerciale des consuls. L'institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez; Publications de l’École française de Rome, pp.346-360, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.3337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de la Chambre des assurances et avaries d'Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans C. Borde et E. Roulet (dir.), L'assurance maritime, XIVe-XXIe siècle. Les sources de l'histoire maritime n°2, Aachen, Verlag, p.27-46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au prisme du récit de la fortune de mer : les capitaines d'Amsterdam et l'économie maritime méditerranéennes au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buti Gilbert; Lo Basso Lucas; Raveux Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrepreneurs des mers : capitaines et mariniers du XVIe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.19-37, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le temps de l'histoire, 979-10-320-0145-5</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au prisme de la fortune de mer. Les capitaines d'Amsterdam et l'économie maritime méditerranéenne au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans G. Buti, L. Lo Basso et O. Raveux (dir.), Entrepreneurs des mers. Capitaines et mariniers du XVIe au XIXe siècle, Paris, Riveneuve, p.19-37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vidal</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes entre Mer du Nord et Méditerranée : les équipages des navires de commerce d'Amsterdam vers la mer Intérieure au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daumalin Xavier; Faget Daniel; Raveux Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer en partage : sociétés littorales et économies maritimes, XVIe-XXe siècles: Etudes offertes à Gilbert Buti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.103-116, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes entre Mer du Nord et Méditerranée. Les équipages des navires de commerce d'Amsterdam vers la mer Intérieure au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans X. Daumalin, D. Faget et O. Raveux (dir.), La mer en partage. Sociétés littorales et économies maritimes, XVIe-XXe siècles. Etudes offertes à Gilbert Buti, Aix-en-Provence, PUP, p.103-116</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Brest à Amsterdam, réflexions autour de l'éclairage public dans les villes maritimes de l'Europe du Nord-Ouest à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brian Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lieu et le moment : mélanges en l'honneur d'Alain Cabantous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.307-322, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information comme instrument de combat. Le consulat de Jacob van Dam à Smyrne (1668-1688)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans S. Marzagalli (dir.), Les Consuls en Méditerranée, agents d'information XVIe-XXe siècle, Paris, Garnier, p.81-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes, déclins, destins : les facettes de l'échec ou comment en jouer. Puigcerdà (Espagne/Catalogne) versus Enkhuizen (Provinces-Unies/Hollande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.59-74, 2018</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans N. Coquery et M. De Oliveira (dir.), L'échec a-t-il des vertus économiques ?, Paris, Comité pour l'histoire économique et financière de la France, p.143-164</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, pp.19-37, 2017</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Brest à Amsterdam, réflexions autour de l'éclairage public dans les villes maritimes d'Europe du Nord-Ouest à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans I. Brian (dir.), Le lieu et le moment. Mélanges en l'honneur d'Alain Cabantous, Paris, Publications de la Sorbonne, p.307-322</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...581 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168927v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03168929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revoir les stratégies de coexistence religieuse sous la pression du déclin économique</w:t>
               </w:r>
@@ -4370,51 +4370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137te" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MUNS7884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nijenhuis-Bescher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Claustrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pellicer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/entre-deux-rives" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3337" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137te" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MUNS7884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nijenhuis-Bescher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Claustrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pellicer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/entre-deux-rives" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>