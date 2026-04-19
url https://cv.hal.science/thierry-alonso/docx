--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -1636,230 +1636,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133239v1</w:t>
+                <w:t xml:space="preserve">hal-02314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314555v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the evolution of the dynamic elastic modulus during isothermal tensile tests can bring new information on mechanisms deformation of a NiTi superelastic wire</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2184,247 +2184,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872546v1</w:t>
+                <w:t xml:space="preserve">hal-00963807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963807v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
               </w:r>
@@ -2525,735 +2525,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875138v1</w:t>
+                <w:t xml:space="preserve">hal-00739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Luboz</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705487v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809087v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Barthod</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739433v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mecamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560545v1</w:t>
+                <w:t xml:space="preserve">hal-01978918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6465 - 6468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978918v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3411,51 +3411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,51 +3785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAD2B44D"/>
+    <w:nsid w:val="D01E92FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4016,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alonso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6323-9989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188670610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9308-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alonso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6323-9989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188670610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9308-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>