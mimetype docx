--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -3785,51 +3785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D01E92FF"/>
+    <w:nsid w:val="FB11BB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>