--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -1636,230 +1636,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314555v1</w:t>
+                <w:t xml:space="preserve">hal-02133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133239v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the evolution of the dynamic elastic modulus during isothermal tensile tests can bring new information on mechanisms deformation of a NiTi superelastic wire</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,735 +2525,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Barthod</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739433v1</w:t>
+                <w:t xml:space="preserve">hal-00809087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809087v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875138v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705487v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6465 - 6468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978918v1</w:t>
+                <w:t xml:space="preserve">hal-00560545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mecamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560545v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3411,64 +3411,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,51 +3785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB11BB77"/>
+    <w:nsid w:val="59E71EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4016,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alonso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6323-9989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188670610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9308-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-alonso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6323-9989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188670610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9308-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>