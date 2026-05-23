--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,41822 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...41770 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> THIERRY AMEGLIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6919-3531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139515828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4wmk2-QAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1535-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche INRAE (Institut National de Recherche pour l'Agriculture, l'alimentation et l'Environnement)UMR (INRAE-Université Clermont Auvergne) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiologiste de l’arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en environnement fluctuant, mon activité de recherche porte sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’arbre aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">contraintes hydriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">thermiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en particulier en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">milieu Forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosystèmes productifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et pour les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres de Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour suivre en temps réel ces multiples contraintes de l’arbre dans des environnements variés, j’ai co-développé le système autonome et connecté </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PépiPIAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi en continu des variations de diamètre des organes (ex. tronc, branche ou fruit) d’un arbre (ou d’une plante) très précisément (au micron), sans perturber son fonctionnement et en mesurant en même temps, la température de l’air. Ce suivi en temps réel, outre les contraintes hydriques et de croissance radiale, peut permettre de diagnostiquer la réaction des plantes soumises à divers traitements et d’expertiser les contraintes de développement (ex. reprise de croissance à la plantation, ennoyage, attaques de parasites foliaires, impact des fertilisations, surexploitation d’arbre industriel, résistance au gel, phénologie…).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://piaf.clermont.hub.inrae.fr/le-piaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biodiversa.eu/2022/10/31/urbanmycoserve/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trio-climatologie-strasbourg.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www6.inrae.fr/cooltrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-11-ISV7-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.uibk.ac.at/de/botany/forschung/projekte/acoufollow/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://piaf.clermont.hub.inrae.fr/le-piaf/dispositifs-d-experimentation/methodes-et-modeles/pepipiaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced snow cover at the alpine treeline: resistance and recovery of saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ganthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate pH mediates growth promotion and resilience to water stress of Tilia tomentosa seedlings after Ectomycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serafim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-024-05614-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of stem water content during the dormant period in walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpad128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gâteblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the point of no return under drought in poplar: insight from stem diameter variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Andriantelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (2), pp.466-478. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism and bubble formation during freezing suggest complex dynamics of pressure in Betula pendula stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (18), pp.5840-5853. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnecSenS, a Versatile IoT Platform for Environment Monitoring: Bring Water to Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.2896. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23062896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance racinaire du chêne en sol soumis à un engorgement temporaire en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.856569. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molinia caerulea alters forest Quercus petraea seedling growth through reduced mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), plac043. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plac043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engorgement en eau puis sécheresse affectent différemment la croissance de jeunes chênes pédonculés et sessiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in carbohydrates and water content predict dynamics of frost hardiness in various temperate tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emilie Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (9), pp.1583-1600. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of root exudates in the interaction between oak seedlings and purple moor grass in temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 491 (119175), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena L Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), 17 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 449 (1-2), pp.343-356. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of earlier snow melt-out on Alpine shrub growth: the sooner the better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Till-Bottraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.106455. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Mortality: Branch Diameter Variation Reveals a Point of No Recovery in Lavender Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (4), pp.1638-1649. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.20.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUFREEZE. Suivi des stress liés au gel chez les arbres par l’analyse de la forme des ondes des émissions acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter rather than ectomycorrhizal diversity is related to urban tree health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Geel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), 14 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop ou trop peu, le dépérissement du chêne est une histoire d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération du chêne en compétition avec la molinie : un délicat dosage des ressources en eau et en lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Geel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Geerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.895-906. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Deschampsia cespitosa growth by nitrogen fertilization jeopardizes Quercus petraea regeneration through intensification of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche expérimentale sur le chêne en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons Forêt en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Carbon Metabolism During the Dormant Period Accurately Predicts the Changes in Frost Hardiness in Walnut Trees Juglans regia L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1746), 14 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Geel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 419-420, pp.130 - 138. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Geel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Geerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.1912-1922. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing frost damages using dynamic models in walnut trees: exposure rather than vulnerability controls frost risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (5), pp.1008-1021. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn phenology integrated to frost hardness modelling of fruits trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cryobiology, 85, pp.152. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of freezing dynamics in trees: a simple phase shift causes complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Losso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173 (4), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les bourgeons éclosent-ils au printemps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avril 2016 (510), pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of frost hardiness in Juglans regia L. and relationship with growth and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercè Guàrdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Savé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-016-1038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phenological models predict tree phenology accurately in the future? The unrevealed hurdle of endodormancy break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (10), pp.3444-3460. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 376, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'arbre plutôt que le sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Corelli-Grappadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Naor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 355 (Irrigation/Arbo), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'impact des contraintes de gel, les arbres nous parlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pramsohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207 (3), pp.570-578. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font donc les arbres en hiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Science&amp;Vie Questions-Réponses (Décembre 2015), 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of ultrasonic acoustic emissions from walnut branches during freeze–thaw-induced embolism formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matsuo Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (7), pp.1965-1975. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in ultrasound velocity and attenuation indicate freezing of xylem sap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-Thaw Stress: Effects of Temperature on Hydraulic Conductivity and Ultrasonic Activity in Ten Woody Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (2), pp.992-998. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.228403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'endurcir pour revoir le printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 octobre 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water stress-induced xylem hydraulic failure is a causal factor of tree mortality in beech and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia O. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1431-1437. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water stress on root architecture of seedlings of Acacia tortilis (Forsk.), Balanites aegyptiaca (L) Del., and Zizyphus mauritiana Lam Effet du stress hydrique sur l'architecture racinaire de jeunes plants d' Acacia tortilis (Forsk.), de Balanites aegyptiaca (L) Del., et de Zizyphus mauritiana Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Logbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayécor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Ngaryo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonord Elie Akpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.1011-1033. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v7i3.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of frost resistances on potential altitudinal limit of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.891 - 902. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpt062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost hardiness in walnut trees (Juglans regia L.): How to link physiology and modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie M. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (11), pp.1229-1241. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpt090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost hardiness in walnut trees (Juglans regia L.): How to link physiology and modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (11), pp.1229-1241. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpt090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les écorces parlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could rapid diameter changes be facilitated by a variable hydraulic conductance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy K. Steppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and frost resistance of trees: a comparison of four species at different sites and altitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Wortemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of leaf fall affects cold acclimation by interactions withair temperature through water and carbohydrate contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.351 - 357. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal cycles of embolism formation and repair in petioles of grapevine (Vitis vinifera cv. Chasselas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian V. Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent J.-L. Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Viret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (11), pp.3885-3894. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/err081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la biomasse racinaire en fonction de la teneur en eau du sol chez les especes saheliennes: cas d' Acacia tortilis (Forsk.) Hayne ssp. raddiana (Savi) Brenand et de Balanites aegyptiaca (L) Del, en station et en milieu naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonn J. Logbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle F. Bada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Simplice L. S. Gnancadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Elie L. E. Akpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.94-110. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v5i1.68090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are budburst dates, dormancy and cold acclimation in walnut trees (Juglans regia L.) under mainly genotypic or environmental control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (6), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-011-0470-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour modéliser l'évolution de la résistance au gel des arbres dans des climats futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les arbres en hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal du Centre de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 04/03/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing J. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (11), pp.1391-1402. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leaf age and position on light-saturated CO2 assimilation rate, photosynthetic capacity, and stomatal conductance in rubber trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boonthida B. Kositsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon S. Thanisawanyangkura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruenat N. Chairungsee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duangrat D. Satakhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-010-0010-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of the Cavitron technique by conifer pit aspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (12), pp.3385-3393. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate uptake from xylem vessels and its distribution among stem tissues and buds in walnut (Juglans regia L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-physiological model of cold hardening and dehardening in walnut stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie M. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (12), pp.1555-1569. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpq087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing J. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boonthida B. Kositsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipopre P. Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (4), pp.863-874. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-009-0328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui fait éclore les bourgeons au printemps ? Mécanismes de circulation de la sève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Gartenbau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic capacity and temperature responses of photosynthesis of rubber trees ( Hevea brasiliensis Müll. Arg.) acclimate to changes in ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boonthida B. Kositsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.357-365. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-008-0284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate storage in wood and bark of rubber trees submitted to different level of C demand induced by latex tapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisamai P. Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sornprach S. Thanisawanyangkura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Gohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qui fait éclore les bourgeons au printemps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism formation during freezing in the wood of Picea abies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kikuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.085704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (10), pp.1471-1480. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.10.1471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate reserves as a competing sink: evidence from tapping rubber trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Silpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kasempsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thanysawanyangkura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (6), pp.881-889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal regulation and xylem cavitation in Clementine (Citrus clementina Hort) under drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gandoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Paolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (6), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14620316.2007.11512316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in cold hardiness and carbohydrate concentration from dormancy induction to bud burst among provenances of three European oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kurz-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (6), pp.817-825. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.6.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les feuilles tombent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tapping activity on the dynamics of radial growth of Hevea brasiliensis trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unakorn Silpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arak Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (12), pp.1579-1587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer conditions of growth (drought, defoliation) on freezing tolerance of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.425. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and carbon in tree stem diameter variations: a double-girdling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 705, pp.269-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation de l'embolie hivernale par les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Septembre 2006 (483), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose and Metabolism Distribution Patterns in the Latices of Three Hevea brasiliensis Clones: Effects of Tapping and Stimulation on the Tree Trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unakorn Silpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisamai Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sornprach Thanisawanyangkura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rubber Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l'olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ripetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres sont plus frileux après une sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture et Paysage Magazine. Espaces Verts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Février, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the role of water and carbon in tree stem diameter variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (409), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eri026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new centrifuge technique for rapid generation of xylem vulnerability curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (4), pp.410-418. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00526.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of photosynthetic regulation in tomato overexpressing glutathione peroxidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehava Faltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1724 (1-2), pp.108-118. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation du noyer. Savoir piloter le potentiel hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 202, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter variation in xylem sap pH of walnut trees: involvement of plasma membrane H+-ATPase of vessel-associated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/24.1.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation du noyer. Savoir piloter le potentiel hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 586, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the branch autonomy theory: a 13C/14C double-labelling experiment on differentially shaded branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.1159-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on xylem sap osmolarity in walnut trees: evidence for a vitalistic model of winter embolism repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.785-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echaudure des troncs : Les effets cumulés de l'état physiologique de l'arbre et du gel à l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gendraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 450, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embolie des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 305, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the effects of plant hydraulics on stomatal closure during water stress in walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 128, pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter embolism, mechanims of xylem hydraulic conductivity recovery and springtime growth patterns in walnut and peach trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.1211-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic architecture of trees: main concepts and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (7), pp.723-752. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem diameter variations and cold hardiness in walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W. Ewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (364), pp.2135-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT-AND LONG-TERM CARBON ALLOCATION IN YOUNG WALNUT WITH TWO BRANCHES GROWN IN DIFFERENT LIGHT ENVIRONMENTS: A 13 C -14 C DOUBLE TRACING EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 544, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in xylem pressure of walnut trees : root and stem pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W. Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.1123-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma membrane H+-ATPase, succinate and isocitrate dehydrogenases activities of vessel-associated cells in walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158, pp.1263-1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter stem xylem pressure in walnut trees: effects of carbohydrates, cooling anf freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W. Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new validation of the Scholander pressure chamber technique based on stem diameter variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (359), pp.1361-1365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cohesion theory debate continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (10), pp.456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel content debate revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (1), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of xylem recovery from winter embolism in Fagus sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cavitation: un mécanisme perturbant la circulation de l'eau chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RATP: a model for simulating the spatial distribution of radiation absorption, transpiration and photosynthesis within canopies: application to an isolated tree crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.395-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of drought-sensitive periods from flowering to maturity on highbush blueberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of highbush blueberry under drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 537, pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress on transpiration, radial growth and yield in Highbush Blueberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 537, pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-scanning electron microscopy observations of vessel content during transpiration in walnut petioles. Facts or artifacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.1191-1202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effect on water relations and fruit yield in highbush blueberries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.423-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance and limits in the use of predawn leaf water potential for tree irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 207, pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and water fluxes in vegetating 3-year-old walnuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 442, pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité du potentiel de base sur sols à humidité hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (8), pp.493-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance tension/pression de la sève dans le xylème chez le noyer pendant l'hiver : conséquences sur la conductance hydraulique des rameaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 318, pp.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations in hazelnut: sap flow, predawn water potential and micromorphometric variations of stem diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 351, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress on development growth and yield of hazelnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 351, pp.305-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water consumption and optimization of the irrigation in orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Girona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 335, pp.349-357. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1993.335.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and mobilization of carbon reserves in walnut and its consequences on the water status during winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 311, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced leaf shedding in walnut : evidence for vulnerability segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tyrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (7), pp.879-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de 3 methodes de mesure de la transpiration de jeunes arbres (flux de seve, pesee, bilan de chaleur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (8), pp.751-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance tension-pression de la seve dans le xyleme chez le Noyer pendant l'hiver : role des temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 315 (2), pp.429-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of root temperature on water flux, potential and root resistance in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (4), pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de l’Arbre (en Ville) et Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE DÉPÉRISSEMENT DE L’ARBRE URBAIN AU COEUR DES PRÉOCCUPATIONS !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Qualiarbre : Colloque National sur l'Arbre d'Ornement, Jun 2025, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Conférence Plan Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Alpes Métropole, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a transdisciplinary framework for studying the DYNAMICS OF WOODY ALPINE VEGETATION in a WARMING CLIMATE CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of summer and winter environmental factors and cultivation practices on frost resistance and tree dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier-Pocovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological functioning of the walnut tree and main risks in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Symposium on Walnut &amp; Pecan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du réchauffement sur la physiologie des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème ArboRencontre de Seine et Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 77, Jun 2022, CROISSY-BEAUBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow cover change on freezing induced xylem dysfunctions in subalpine woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ganthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant biophysics and biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité comme levier d'adaptation aux changements climatiques : ex. de travaux du projet RECITAL sur la lavande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEIPMAI, Nov 2022, Chemillé-en-Anjou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIoTope : Atténuation des ilots de chaleur urbain grâce aux capteurs connectés pour la santé des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Systèmes Numériques Niveau 4 L’internet des objets (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison pour la science, May 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie de l'arbre et les contraintes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre public - Comment lui ménager une place de choix dans les bourgs et les villes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 63; Mairie de Vic-le-Comte, Nov 2021, Vic-le-Comte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main avenues for improvement in modeling frost hardiness and frost damages in walnut trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Aletà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPCHS, Dec 2021, Gather, Japan. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COOLTREES, le rafraîchissement des villes par les arbres - Quantification et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Arbre, Bois, Forêt et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition du festival |S|E|V|E|</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Montpellier; Horti.FM, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes et Services de l'Arbre en ville : Les atouts du suivi physiologique pour atténuer les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Arbres d'Avenir en Méditerranée. « Bilan des connaissances et hypothèses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Villa Thuret, Nov 2020, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des réserves et résistance au froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emilie Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2019, Angers, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’acclimatation au froid des arbres fruitiers : entre phénologie et mécanismes physiologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des écoles doctorales UCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de diamètres des arbres, un outil innovant pour caractériser la phénologie ??? - Un cas d'étude d'arbres en ville...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurements for destructive experiments: how to assess damages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique CEFE - Survie au stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Ecologie Fonctionnelle et Evolutive (CEFE). FRA., Sep 2019, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations saisonnières des réserves carbonées et de la croissance des tilleuls à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2019, Angers, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations de diamètre des branches de Marronniers blancs comme indicateur de l’intensité de la floraison et de la contamination par la mineuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Herbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRANCE, Oct 2019, Angers, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation de la croissance de Molini en présence de Chêne : implication des transferts d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JED de l'ED SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., May 2019, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary citizen science on urban green ingrastructure for building sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena L. Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Cities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nature of Cities (TNOC 2019). PARIS., Jun 2019, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et les ilôts de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Echospaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EchosPaysage Auvergne-Rhône-Alpes., Oct 2019, Lempdes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique du métabolisme carboné au cours de l’hiver et prédiction de la résistance au gel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumnal phenology integrated to frost hardiness modelling of walnut and apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th annual meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., Jul 2018, Madrid, Spain. 121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in rhododendrons at the stress line: take a shrub to the limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Till Bottraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Wood formation and tree adaptation to climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Stadium. FRA., May 2018, Orléans, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing and thawing in woody species: ice formation in relation with cavitation and freeze-thaw induced embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA et CLARA., Jan 2018, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements climatiques : exemples de travaux de recherche et focus sur le programme RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous d' herbalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA., Jan 2018, Chemillé-en-Anjou, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact du stress hydrique et de la culture inter-rang sur la physiologie des lavandes et des lavandins cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Les Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice scream: what do trees tell during freezing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wisconsin. USA., Aug 2018, Madison, United States. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground interaction between plants does include exchange of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les arbres en Hiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biologie hivernale des arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRT Limouqin., Aug 2018, Champagnat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rafraichissement des villes par les arbres : Quantification et modélisation de l’apport des arbres sur le confort thermique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFB-CNFPT : Biodiversité et Collectivités Territoriales : Quelles opportunités pour les territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française pour la Biodiversité (AFB). FRA., Feb 2018, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'arbre en ville et ses services rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apéros-Sciences de la Méditerranée#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Société d'Horticulture de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Horticulture de Savoie. FRA., Mar 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie, services écosystémiques et adaptation de l'entretien de l'arbre en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménager les arbres. Concevoir, choisir, entretenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Billom. FRA., Nov 2017, Billom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement hydrique de l'arbre en hiver et la résistance au gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et l'eau : la phsiololgie de l'arbre approfondie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs biologiques de l'état hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et l'eau : la phsiololgie de l'arbre approfondie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques effets du changement climatique sur les arbres. Implications sur le choix des essences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et l'eau : la phsiololgie de l'arbre approfondie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PépiPIAF : Intérêts de l'utilisation des capteurs connectés dans la gestion de la santé des arbres en villes et services écosystémiques qui en découlent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AllEnvi "Capteurs connectés pour les végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre au service du climat urbain : comment lutter contre les ilots de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Jun 2016, Clermont-Fd, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle génération de biocapteurs de suivi continu de la croissance en diamètre pour le pilotage d'une arboriculture de précision. Session STIC aux services du végétal spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PépiPIAF, un système de surveillance de la croissance de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic acoustic emissions: freezing pattern and relation with cavitation and freeze-thaw induced embolism in woody species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles phénologiques donnent-ils des prédictions fiables pour le futur? La face cachée de la dormance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dendromètres pour le suivi continu des variations de diamètre - Vers le pilotage d’une arboriculture de précision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme Apple and Peach in Mediterranean orchards – Integrating tree water status and irrigation management for coping with water scarcity and aphid control (APMed), ARIMNet UE project 2012-2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII édition des Journées de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sarlande, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kastendeutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie et résistance au gel : que nous apporte l'étude de la biologie hivernale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC9 - 9 th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAg : Ville à haute intensité écologique : place du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Angers, France. pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOTOOLS : un suivi continue de la croissance assistée par capteur pour comprendre la phénologie et physiologie d'espèces exotiques &amp;quot;acclimatées&amp;quot; au climat méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC9 - 9 th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Jul 2015, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of water in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes, cavitation and embolism formation during freeze-thaw cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de dendrologie., 2014, NA, France. 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phenological models predict tree phenology accurately under climate change conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2014, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication interne chez les plantes en réaction aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque scientifique "Quand les plantes se parlent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection acoustique de l'embolie induite par le gel chez différentes espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Besse-en-Chandesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTools : Phénologie, croissance et capteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de projet PERPHECLIM (Perennial fruit crops and forest phenology evolution facing to climatic change : Database, Modelling and Observatory network) du Méta-programme ACCAF (Adaptation au Changement Climatique de l’Agriculture et de la Forêt) de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes and embolism formation during freeze-thaw cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois comme marqueurs de l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées du GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BOIS., Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection acoustique de la prise en glace dans le xylème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pramsohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Neuner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Besse en Chandesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost acclimation of trees: Mechanisms and modeling. Application to walnut trees Juglans regia L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie M. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merce M. Guardia-Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IPCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Luxembourg, Luxembourg. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress hydrique : l'arbre et l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et le changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence régionale de l’environnement de Haute-Normandie (AREHN). Rouen, FRA., Oct 2011, Evreux, France. 40 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost acclimation of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre IRTA Torre Marmon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., May 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing-induced ultrasonic acoustic emission from walnut xylem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IPCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate variation of hevea induced by tapping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisamai Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon Thanisawanyangkura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Research and Development Board Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTECHS'2011 - Capteurs et Systèmes de Mesures pour les Applications Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., Oct 2011, Montoldre, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechs' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montoldre, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulneratility to water stress of oak stands in Allier in a changing climate. Consequences on stands management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorants du département EFPA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormancy and frost resistance dynamics for contrasted budburst dates in walnut trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2010: Climate change impactes and adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 0 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie M. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un arbre, comment ça marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Téciverdi - Entre Hommes et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Niort. Niort, FRA., Jul 2010, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conséquences des changements climatiques sur la biologie des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Réussir - CCI Clermont-Issoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. 0 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is cold acclimation possible with warmer autumns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAE - Fédération environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PepiPIAF: a new generation of biosensors for stress detections in perennial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS 2010 - S15: Climawater 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbonne, Portugal. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soil drought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia O. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAE - 2010 "Adapting to climate change: agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les arbres en hiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités des Bistrots de la Nièvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Corbigny, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PépiPIAF: un système de mesures en continu de la croissance en diamètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Arbre ConseilÒ, Réseau National ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le pilotage d'une arboriculture de precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie M. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dormance et de la résistance au froid chez des Noyers aux date de débourrement contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phénologie : un observatoire des changements climatiques.1er colloque du GDR 2968 Systèmes d'information phénologique pour la gestion et l'étude des changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions acoustiques ultrasoniques dans le xylème d'angiospermes soumis à des congélations répétées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan S. Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chilling resistance for main commercial rubber clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing J. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB International Natural Rubber Conference and Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Siem Reap, Cambodia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques, conséquences prévisibles pour la biologie de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Estive : Pôle de recherche et d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Florac, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de résistance à la sécheresse chez les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontre de Thuret : "Vers une gestion raisonnée et globalisée de l'eau dans les jardins et espaces verts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT). Montpellier, FRA., Nov 2009, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite altitudinale des conifères sous le contrôle de l'embolie gazeuse liée au gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom N°3 du centre INRA de Clermont-Fd/TheixRésultats marquants de nos recherches 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution hivernale des résistances hydraulique et cellulaire des arbres vis-à-vis du gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Xylème, Eau et Croissance 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing J. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la résistance au gel des arbres en vue d'évaluer leur comportement dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctoral 65</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing J. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et physiologie de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Atelier n°1 - 20ème arborencontre de Seine et Marne, CAUE77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Champeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des changements climatiques pour les plantes pérennes et les productions fruitières : quelques pistes pour la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ASF Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite altitudinale des conifères sous le contrôle de l'embolie gazeuse liée au gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits Marquants 2007, Département Environnement et Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tempere, Finland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la résistance au froid dans des modèles de prédiction des aires de répartition des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de l'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Grande Motte, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la résistance au gel pour l'intégrer dans des modèles de prédiction des aires de répartition des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques, conséquences pour les plantes pérennes et les productions fruitières. Quelques pistes pour la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale des Sélectionneurs Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature constraints on photosynthesis of rubber (Hevea brasiliensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boonthida Kositsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB International National Rubber Conference and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Siem Reap, Cambodia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chilling tolerance in Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Natural Rubber Conference, Annual meeting (IRRDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Siem Reap, Cambodia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absorption et les mouvements d'eau dans la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Annuel de la Société National d'Horticulture de France "L'eau en horticulture : économiser maintenant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate distribution at trunk level of Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisamai Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unakorn Silpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipope Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRAD : Final meeting of ATP reserves 11/2002 on carbon storage in coconut, oil palm, rubber and mango</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer conditions of growth (drought, defoliation...) on carbohydrate reserves: effect on freezing tolerance of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. meeting of the society for cryobiology in association with the society for low temperature biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hamburg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques thermiques hivernales au sein d'un arbre isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un arbre &amp;quot;régional&amp;quot; : l'Hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes Centre INRA Clermont-Fd/Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des changements climatiques sur la biologie de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes 2006 du Centre INRA de Clermont-Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échaudure des arbres urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Saint Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude écophysiologique de l'endurcissement au gel des arbres : impact des conditions estivales de croissance (sécheresse, défoliation, nutrition minérale...) sur la résistance au gel des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut cultivar performance of cold resistance in south central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Saint Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation of walnut trees managing the water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of the functional-structural model for apple trees. Application to simulate photosynthesis and transpiration of fruiting branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydraulique annuel de l'arbre urbain. Effets de la sécheresse et du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference canadienne sur la forêt urbaine (CCFU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des arbres à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes 2006 centre INRA Clermont-Fd/Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Fd, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'étude de la résistance au gel des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des changements climatiques sur la biologie de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises Régionales du Fleurissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vendôme, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écophysiologique de l'endurcissement au gel des arbres : impact des conditions estivales de croissance (sécheresse, défoliation, nutrition minérale...) sur la résistance au gel des arbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouan le Fuzelier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Forum des Jeunes Chercheurs, SFBBM (Société Francaise de Biochimie et Biologie Moléculaire), Génomique Fonctionnelle et Métabolisme Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres plus sensibles au froid après une sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre en ville : des questions pour la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité de l'arbre à la sécheresse : effets instantané et différé sur son développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen IFPRA (International Federation of Parks and Recreations Administration) &amp; AFDJEVP (Association Française des Directeurs de Jardins et Espaces Verts Publics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un ombrage différentiel sur le devenir des assimilats issus de deux branches d'un jeune noyer : un double marquage 14C / 13C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données récentes sur les isotopes stables en physiologie et agrophysiologie végétales. Journée d'hommage à la mémoire d'Eliane Deléens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter xylem embolism by magnetic resonance imaging in walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sorento, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'absorption des éléments minéraux majeurs en automne et au printemps chez le jeune noyer hybride (Juglans nigra x Juglans major). Influence de l'absorption azotée sur la pousse racinaire d'automne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA, Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Flour, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Wood Anatomists (IAWA). NLD., Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la température sur le métabolisme des réserves carbonées : conséquences sur l’état hydrique de l’arbre et la conductance hydraulique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées “ la température et le fonctionnement des couverts ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICCES., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro structural and fonctional aspects of water transfer under tension in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual International IEEE-EMBs special conference on microbiologies in medecine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hiverno-printaniers de carbone entre branches chez un jeune noyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA Groupe d'Etude de l'Arbre "Biologie hivernale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, St Fjour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of field vegetation control on water flux in oak seedlings evaluated by the heat balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus M. Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to cold temperature and response to freezing in walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the plasmalemma H+ atpase in sugar exchanges between vessels-associated cells and xylem vessels, in walnut stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk diameter variations in relation to walnut water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium on Sensors in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term carbon allocation in young walnut with two branches grown in different light environments: A13 C C14 double tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological and immunological approach of vessel associated cells in understanding the winter sugar exchanges, in walnut stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter functioning of walnut: Involvement in branching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque international sur l'arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations in walnut during winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution spatiale du microclimat lumineux, de la transpiration et de la photosynthèse: application à un arbre isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of highbush blueberry under drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International ISHS Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress on transpiration, radial growth and yield in Highbush Blueberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International ISHS Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-and long-term carbon allocation in young walnut with two branches grown in different light environments: A-13 C-14 double tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of highbush blueberry under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium on irrigation of horticulture crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress on transpiration, radial growth and yield in highbush blueberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium on irrigation of horticulture crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations and hydraulic architecture of peach trees under drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International peach symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hybride du myrtillier arbusif : mise en évidence de périodes sensibles dans l'élaboration du rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mingeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. colloque INRA-CTIFL sur les recherches fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RATP model: A tool for simulating the spatial distribution of the radiation regime, transpiration and photosynthesis within individual tree crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensores para el riego y la evaluacion del estado hidrico de arboles frutales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fornaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congreso Nacional de Riegos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lleida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between relative transpiration and predawn leaf water potential in different fruit tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and physiological responses of walnut trees in semi-arid conditions: application to irrigation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk diameter variations in relation to walnut water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valancogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Sensors in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Tiberias, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A limit in the use of predawn leaf water potential for tree irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration, water stress indicators and soil water balance in a Prunus persica orchard, in central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium of horticultural crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Chania, Crète, Greece. pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentialités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and crop-water relations in a peach orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isabel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evapotranspiration and irrigation scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la modélisation du fonctionnement physiologique d'un couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic architecture of trees : an illustrated introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des transferts hydriques chez les plantes soumises à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'école-chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon economy and water relations in a 3 year-old walnut : physiological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International walnut congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Alcobaça, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;collar&amp;quot; pressure chamber to induce and control embolism in situ and to determine vunerability curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gévaudant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la température sur le métabolisme des réserves carbonées : conséquences sur l'état hydrique de l'arbre et la conductance hydraulique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and protein reserves in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosilva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique du noyer durant la période non feuillée : conséquences sur le développement de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Clermont-Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of transpiration of apple trees and measurement of water flow within the main branches of walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Angelocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water consumption and optimization of the irrigation in orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Girona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon economy and water relations in a tree (3-year-old walnut). Physiological interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alain Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eureka-Eurosilva Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux et potentiels hydriques des jeunes noyers au cours du cycle annuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du Groupe-Programme "Fonctionnement des Couverts Vegetaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of winter temperature in the water status of walnut trees : tension / pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Kajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alain Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et remobilization des composés carbonés chez les arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Kajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SFPV Gestion du Carbone et de l'Eau chez les Arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.F.P.V., May 1991, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and mobilization of carbon compounds in walnut roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Eurosilva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de lavande face aux contraintes environnementales et climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parc naturel régional du Verdon face aux défis du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4.2, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour l'innovation et la recherche au service du climat (Air Climat)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64 p., 2021, Les cahiers du GREC-SUD, 978-2-491380-02-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptability of trees to drought:phenological monitoring of assisted growth sensors, in the Botanical Garden of Villa Thuret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EuroGard VII Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROGARD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the EuroGard VIII Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt Sonore de l'esthétique à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Pays / Paysages, CHAMP VALLON, pp.222, 2017, 979-10-267-0506-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing Stress in Tree Xylem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Botany 77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 435 p., 2016, 978-3-319-25688-7. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25688-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelista(TM): A new tool for testing frost hardiness by stem diameter variations on walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W. Ewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26. IHC - Environmental stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 618, ISHS, 2003, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to cold temperature and response to freezing in roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Joanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26. IHC - Environnemental stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 618, ISHS-International Society for Horticultural Science, 2003, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars exchanges between vessels associated cells and xylem vessels, in relation with the temperature, in walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, International Society Horticultural Science, 2001, 90-6605-983-4. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2001.544.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold hardiness : a new tool for testing acclimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W. Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Arbre 2000 The Tree.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IQ Collectif, 374 p., 2001, 978-2922417210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological response to high frost pressure for five tree species in the Lautaret alpine garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans (45) Hôtel Dupanloup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow cover drives the survival of young trees at the alpine timberline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ganthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil temperature combined with high air temperature on the physiology and phenology of young Douglas-fir saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modelling of freeze-thaw cycles effects on tree branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test of the hydraulic disconnection hypothesis in the phenomenon of physiological reddening of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un couvert sur l’état hydrique de lavandins cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couverts végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montboucher-sur-Jabron, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple ecosystem services of urban green infrastructure and their trade-offs: a European citizen science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena L. Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mijic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Urban Green Infrastructure Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Londre, United Kingdom. , 1 p., 2019, Proceeding of the 3rd European Urban Green Infrastructure Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padoue, Italy. Univ. Degli Studi Di Padova, 85 p., 2019, XIM4 - Fourth Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher sustainability thanks to better afforestation of Cities (HSBC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiery Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena L. Cardenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNOC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la santé des arbres : une surveillance électronique en continu de la croissance et des besoins en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molinia caerulea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lund, Sweden. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia cespitosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molina caerulea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future - IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 p., 2017, 3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring freezing dynamics in timberline trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Losso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.P3, 2017, 3rd Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la santé des arbres : une surveillance électronique en continue de la croissance et des besoins en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arbres pour climatiser la ville. Régulation du climat thermique urbain par les arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOTOOLS : le dispositif expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc BONHOMME et Iñaki GARCIA de CORTAZAR ATAURI (Eds)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des arbres au climat méditerraneen : Morphologie et phénologie de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. GEA, 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptation of the trees to the drought, by the growth phenology follow-up in the botanical garden of the Villa Thuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European botanic gardens congress. EUROGARD VII 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNHN - Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 p., 2015, Proceedings of the EuroGard VII Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of cavitation, embolism and water fluxes in trees during freeze-thaw cycle analysed by in vivo visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple moor grass induces a rapid decrease of photosynthesis in young oak after forest clear-cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre plantes, application à la régénération de jeunes plants de Chêne en compétition avec la Molinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement De Recherche (GDR) 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement and embolism formation during freeze-thaw cycles: microdendrometer, NMR, X_ray microtopography and Ultrasonic AcousticEmissions analyses on Juglans regia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the interaction between waterlogging and drought a worsening factor in oak (Quercus Petreae and Quercus robur) decline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Mellisho Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on hydraulic conductivity and ultrasonic activity in ten woody angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Kasuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Autrichienne de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lütz, Austria. 2014, Abstracts Colloque de la Société Autrichienne de Biologie Végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the interaction between waterlogging and drought a worsening factor in oak (Quercus petraea and Quercus robur) decline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mellisho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes cavitation and embolism formation during greeze-thaw cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IPCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Poznan, Poland. pp.0A, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation et embolie induites par des cycles gel/dégel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France. GDR Bois, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling frost acclimation in trees through the effect on climate on physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISHS Symposium Woody Ornamentals of the Temperate Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ghent, Belgium. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the interaction between waterlogging and drought responsible for oak decline in Allier, Central France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling frost acclimation in trees through the effect on climate on physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Autrichienne de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lienz, Austria. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au gel des ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie M. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des forêts - 20 ans d'expérience, un défi pour l'avenir. Colloque DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos arbres sont-ils en danger ? une sensibilité accrue au gel d'automne liée aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Arles, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the plasmalema H+-atpase in sugar exchanges between vessel-associated cells and xylem vessels, in walnut stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the plasmalema h+-Atpase in sugar exchanges between vessel-associated cells and xylem vessels, in walnut stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological and immunocytolocal approach of vessel-associated cells in understanding the winter sugar exchanges, in walnut stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting cellular damages in freezing plants: are acoustic emissions useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE INTERNATIONAL WORKSHOP ON METROLOGY FOR AGRICULTURE AND FORESTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Trento - Bolzano, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Metrology for Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE MetroAgriFor 2021, pp.140-144, 2021, Proceedings of 2021 IEEE International Workshop on Metrology for Agriculture and Forestry, 978-1-6654-0532-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxièmes Rencontres de Thuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Dattée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’eau » De la recherche à la pratique territoriale – Vers une gestion raisonnée et globalisée de l’eau dans les espaces verts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Antibes (06), France. 34 p., 2009, Rencontres de Thuret</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Hevea clones PB 260 and YunYan 77-4 for chilling tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Rubber Conference IRRDB (International Rubber Research Development Board)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Selangor, Malaysia. , 13 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of sucrose and metabolic activity in the laticiferous tissue of three Hevea brasiliensis clones : effects of tapping and ethephon stimulation at trunk scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unakorn Silpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisamai Chantuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonpipote Kasemsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon Thanisawanyangkura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Kunming, China. China Agricultural University Press, pp.305-316, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie hivernale de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint-Flour, France. INRA Editions, pp.CD ROM, 2004, 2-7380-1188-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relation in winter; effect on budbreak of walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International symposium on plant dormancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Angers, France. Viémont J.D. &amp; Crabbé J., pp.109-120, 1999, 0851994474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Croissance radiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croissance radiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Orléans, France. 221 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique et physiologie intégrée de l'arbre : perspectives de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId862"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -41877,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7957DE9B"/>
+    <w:nsid w:val="624506F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42025,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D051097B"/>
+    <w:nsid w:val="312FFBCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42259,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ameglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6919-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139515828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1535-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2022/10/31/urbanmycoserve/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trio-climatologie-strasbourg.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/cooltrees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-11-ISV7-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at/de/botany/forschung/projekte/acoufollow/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf/dispositifs-d-experimentation/methodes-et-modeles/pepipiaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ganthaler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Bouchardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breysse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01746" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12935" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lacointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.128" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Losso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01815" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Vilanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sav&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1038-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cariou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matsuo Uemura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru543" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Naor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QL8MXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Mayr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189803v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Logbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May&#233;cor Diouf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Ngaryo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Elie Akpo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v7i3.10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Peyret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt062" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964601v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt090" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy K. Steppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02424.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wortemann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0160-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian V. Zufferey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent J.-L. Spring" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Viret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err081" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964849v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonn J. Logbo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le F. Bada" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Simplice L. S. Gnancadja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Elie L. E. Akpo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i1.68090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-011-0470-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWW0827B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVFP67D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat N. Chairungsee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangrat D. Satakhun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-010-0010-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Beikircher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Mayr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq159" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhours" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964564v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964587v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai P. Chantuma" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Gohet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189223v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Silpi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kasempsap" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thanysawanyangkura" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chantuma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189359v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Polidori" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gandoin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paolacci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2007.11512316" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189260v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kikuta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.085704" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.138" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPDHP38Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unakorn Silpi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Archilla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai Chantuma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189241v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ripetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189141v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tharwat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00526.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88FHB8TQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189135v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190928v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chauvin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Prunet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190927v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190907v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joanis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190923v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dellus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staszewski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maujean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190926v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190852v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189667v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368948v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lacointe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Am&#233;glio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Daudet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Frossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189636v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. Ewers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189651v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandame" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189649v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189654v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189659v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189639v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189655v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190856v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189663v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189646v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699098v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696399v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Cohen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Valancogne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694932v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702946v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;raud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714637v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705846v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703505v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712545v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tyr&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708729v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Girona" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1993.335.42" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148777v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864847v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724017v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692092v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773724v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455482v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231314v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541213v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Alet&#224;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418962v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118687v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338197v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338177v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herbain" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lohou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444443v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338181v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338193v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372527v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948619v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863650v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865116v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847688v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844912v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till Bottraud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731154v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664475v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605306v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997277v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605247v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605249v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664473v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603192v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743814v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739102v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997276v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269447v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741528v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Marchal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268558v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837364v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372504v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou Charra-Vaskou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268781v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850095v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Neuner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964578v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964586v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808473v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gohet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189516v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chevallier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nebout" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596322v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nebout" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964840v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Nebout" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964626v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964634v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Guardia-Bel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964546v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964678v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964627v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964803v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Coste" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964794v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964724v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964499v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964806v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Mayr" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964672v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Guillot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964559v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964591v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964839v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964537v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964571v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964640v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189590v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964497v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964579v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964787v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964556v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189376v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida Kositsup" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189440v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189443v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189380v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189377v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189243v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189156v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189148v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chauvin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189454v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189457v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189451v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189427v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189461v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189445v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189309v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189425v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189431v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189421v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189420v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189320v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189340v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827528v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Song" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759861v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829753v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964248v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus M. L&#246;f" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190865v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189626v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anton" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190882v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190879v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190857v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191061v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191060v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770264v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769324v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769426v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770420v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771214v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767967v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771770v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771353v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767673v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ant&#243;n" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valancogne" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770698v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771676v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferreira" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769404v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fornaguera" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765809v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771386v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ferreira" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Pacheco" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779170v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777538v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778269v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775590v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harms" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774888v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773599v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelocci" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847283v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772621v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774540v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kajji" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850178v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777662v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839201v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charron" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chevallier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.botanicgardens.eu/eurogard.htm" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526266v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342868v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319256863" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25688-7_13" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190871v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pigeon" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archilla" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frizot" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190872v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825149v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724320v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830904v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barroux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736352v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788796v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737937v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607315v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Archives/Evenements-passes/Seminaires/2017/GEA-2017" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799330v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837362v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744242v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837363v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793456v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mellisho Salas" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballandier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850091v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601018v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellisho" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792907v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803231v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597401v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853723v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964481v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417274v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945977v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Aggeri" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croze" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Datt&#233;e" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189338v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190374v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipote Kasemsap" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189169v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840456v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841667v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841838v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ameglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6919-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139515828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4wmk2-QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1535-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2022/10/31/urbanmycoserve/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trio-climatologie-strasbourg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/cooltrees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-11-ISV7-0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at/de/botany/forschung/projekte/acoufollow/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf/dispositifs-d-experimentation/methodes-et-modeles/pepipiaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ganthaler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Bouchardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01746" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12935" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lacointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.128" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Losso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cariou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Vilanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sav&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1038-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Naor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matsuo Uemura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru543" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QL8MXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Mayr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228403" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964539v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Peyret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Logbo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May&#233;cor Diouf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Ngaryo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Elie Akpo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v7i3.10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt090" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy K. Steppe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02424.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wortemann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0160-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVFP67D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian V. Zufferey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent J.-L. Spring" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Viret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err081" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964849v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonn J. Logbo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le F. Bada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Simplice L. S. Gnancadja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Elie L. E. Akpo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i1.68090" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964851v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-011-0470-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWW0827B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964661v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhours" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964604v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat N. Chairungsee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangrat D. Satakhun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-010-0010-y" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964554v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Beikircher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Mayr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq159" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964564v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq087" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964587v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai P. Chantuma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Gohet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp043" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189234v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kikuta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.085704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Silpi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kasempsap" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thanysawanyangkura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chantuma" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189359v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Polidori" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gandoin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paolacci" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2007.11512316" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189260v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unakorn Silpi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189390v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.138" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPDHP38Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189145v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Archilla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189174v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai Chantuma" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ripetti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189436v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri026" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tharwat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00526.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88FHB8TQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190928v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chauvin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Prunet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190927v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190907v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joanis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dellus" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staszewski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendraud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maujean" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189667v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190852v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190863v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002060" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189648v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. Ewers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368948v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lacointe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Am&#233;glio" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Daudet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Frossard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189636v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189651v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandame" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189649v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189652v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189653v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189654v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189659v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189639v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189655v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189646v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699098v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696399v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Cohen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Valancogne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686803v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694932v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702946v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;raud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714637v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705846v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708729v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Girona" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1993.335.42" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703505v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712545v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tyr&#233;e" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712957v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701642v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148777v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864847v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724017v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692092v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773724v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231314v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455482v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541213v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Alet&#224;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418962v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372527v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444443v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338197v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338177v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herbain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lohou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338181v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847688v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844912v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till Bottraud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731154v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948619v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863650v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865116v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603192v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997277v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664475v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605306v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605247v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605249v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664473v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792633v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743814v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739102v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997276v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269447v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741528v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Marchal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268781v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268558v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372504v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou Charra-Vaskou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837364v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850095v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Neuner" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964634v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Guardia-Bel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964626v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964578v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964586v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808473v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gohet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189516v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chevallier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nebout" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596322v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nebout" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964840v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Nebout" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964724v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964546v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964678v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964627v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964803v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Coste" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964794v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964839v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964672v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Guillot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964499v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964806v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Mayr" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964559v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964591v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964556v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964537v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964571v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964640v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189590v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964497v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964579v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964787v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189440v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189376v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida Kositsup" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189443v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189420v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189320v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189445v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189461v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189380v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189377v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189243v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189148v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chauvin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189156v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189454v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189457v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189451v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189427v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189309v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189425v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189431v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189421v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827528v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Song" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189340v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759861v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190865v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829753v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964248v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus M. L&#246;f" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190879v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189626v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anton" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190882v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190857v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191061v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191060v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770264v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769324v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769426v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770420v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771214v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767967v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769404v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fornaguera" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ant&#243;n" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771770v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771353v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767673v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valancogne" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770698v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771676v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferreira" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771386v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ferreira" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Pacheco" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765809v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778269v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779170v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777538v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775590v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harms" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774888v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773599v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelocci" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847283v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772621v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774540v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kajji" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850178v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777662v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839201v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charron" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chevallier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.botanicgardens.eu/eurogard.htm" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526266v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342868v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319256863" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25688-7_13" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190872v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190871v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pigeon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archilla" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frizot" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825149v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830904v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barroux" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724320v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736352v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788796v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607315v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Archives/Evenements-passes/Seminaires/2017/GEA-2017" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737937v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799330v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744242v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837362v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837363v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793456v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mellisho Salas" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballandier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850091v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601018v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellisho" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792907v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803231v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597401v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853723v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964481v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417274v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945977v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Aggeri" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croze" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Datt&#233;e" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189338v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190374v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipote Kasemsap" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189169v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840456v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841667v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841838v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>