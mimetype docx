--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -596,906 +596,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate pH mediates growth promotion and resilience to water stress of Tilia tomentosa seedlings after Ectomycorrhizal inoculation</w:t>
+                <w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Serafim</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ramos</w:t>
+                <w:t xml:space="preserve">Eléonore Oberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tugce Yilmaz</w:t>
+                <w:t xml:space="preserve">Robin Ardito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Sousa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05614-3⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883848v1</w:t>
+                <w:t xml:space="preserve">hal-04574205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic modeling of stem water content during the dormant period in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04690288v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574205v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of stem water content during the dormant period in walnut trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Unpacking the point of no return under drought in poplar: insight from stem diameter variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsiky Andriantelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad128⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (2), pp.466-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690255v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the point of no return under drought in poplar: insight from stem diameter variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsiky Andriantelomanana</w:t>
+                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19615⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552067v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Substrate pH mediates growth promotion and resilience to water stress of Tilia tomentosa seedlings after Ectomycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Serafim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05614-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224684v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04690247v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem embolism and bubble formation during freezing suggest complex dynamics of pressure in Betula pendula stems</w:t>
               </w:r>
@@ -1520,64 +1520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lintunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (18), pp.5840-5853. </w:t>
@@ -1743,584 +1743,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
+                <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">S. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Costes</w:t>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Battail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garin</w:t>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.856569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776256v1</w:t>
+                <w:t xml:space="preserve">hal-03602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance racinaire du chêne en sol soumis à un engorgement temporaire en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molinia caerulea alters forest Quercus petraea seedling growth through reduced mycorrhization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Mentec</w:t>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Stella</w:t>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Najjar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), plac043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plac043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602363v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molinia caerulea alters forest Quercus petraea seedling growth through reduced mycorrhization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fernandez</w:t>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+                <w:t xml:space="preserve">Pierre Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Pauline Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), plac043. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plac043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977500v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,77 +2367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engorgement en eau puis sécheresse affectent différemment la croissance de jeunes chênes pédonculés et sessiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emilie Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (9), pp.1583-1600. </w:t>
@@ -2594,589 +2594,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of root exudates in the interaction between oak seedlings and purple moor grass in temperate forest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Gallet</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macarena L Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119175⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196931v1</w:t>
+                <w:t xml:space="preserve">hal-03481849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Investigating the role of root exudates in the interaction between oak seedlings and purple moor grass in temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), 17 p. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 491 (119175), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481849v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 449 (1-2), pp.343-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04473-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117740v1</w:t>
+                <w:t xml:space="preserve">hal-02775498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.39-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04473-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02775498v1</w:t>
+                <w:t xml:space="preserve">hal-03117740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of earlier snow melt-out on Alpine shrub growth: the sooner the better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,103 +3253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Induced Mortality: Branch Diameter Variation Reveals a Point of No Recovery in Lavender Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183 (4), pp.1638-1649. </w:t>
@@ -3387,51 +3387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUFREEZE. Suivi des stress liés au gel chez les arbres par l’analyse de la forme des ondes des émissions acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,90 +3469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic matter rather than ectomycorrhizal diversity is related to urban tree health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (11), 14 p. </w:t>
@@ -3603,64 +3603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trop ou trop peu, le dépérissement du chêne est une histoire d'eau !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 246, pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3685,103 +3685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération du chêne en compétition avec la molinie : un délicat dosage des ressources en eau et en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61-62, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3806,103 +3806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Deschampsia cespitosa growth by nitrogen fertilization jeopardizes Quercus petraea regeneration through intensification of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.21-32. </w:t>
@@ -3940,51 +3940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,256 +4068,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche expérimentale sur le chêne en Auvergne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlons Forêt en Auvergne-Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 419-420, pp.130 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608281v1</w:t>
+                <w:t xml:space="preserve">hal-01766449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Carbon Metabolism During the Dormant Period Accurately Predicts the Changes in Frost Hardiness in Walnut Trees Juglans regia L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1746), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,344 +4391,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1912-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766449v1</w:t>
+                <w:t xml:space="preserve">hal-02625172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche expérimentale sur le chêne en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlons Forêt en Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625172v1</w:t>
+                <w:t xml:space="preserve">hal-02608281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing frost damages using dynamic models in walnut trees: exposure rather than vulnerability controls frost risks</w:t>
               </w:r>
@@ -4701,51 +4701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1008-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cryobiology, 85, pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5043,51 +5043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les bourgeons éclosent-ils au printemps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Savé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (5), pp.1-10. </w:t>
@@ -5409,103 +5409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 376, pp.107-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer l'arbre plutôt que le sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,810 +5645,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l'impact des contraintes de gel, les arbres nous parlent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269434v1</w:t>
+                <w:t xml:space="preserve">hal-02637035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais que font donc les arbres en hiver ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Characteristics of ultrasonic acoustic emissions from walnut branches during freeze–thaw-induced embolism formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matsuo Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (7), pp.1965-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269498v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
+                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183016v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ponomarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637035v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of ultrasonic acoustic emissions from walnut branches during freeze–thaw-induced embolism formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sous l'impact des contraintes de gel, les arbres nous parlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149361v1</w:t>
+                <w:t xml:space="preserve">hal-01269434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pramsohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207 (3), pp.570-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261003v1</w:t>
+                <w:t xml:space="preserve">hal-01183016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mais que font donc les arbres en hiver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Science&amp;Vie Questions-Réponses (Décembre 2015), 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149371v1</w:t>
+                <w:t xml:space="preserve">hal-01269498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in ultrasound velocity and attenuation indicate freezing of xylem sap</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'endurcir pour revoir le printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Douris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (7), pp.1431-1437. </w:t>
@@ -6965,51 +6965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayécor Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidèle Ngaryo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonord Elie Akpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7095,64 +7095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (11), pp.1229-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7212,51 +7212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.891 - 902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7329,64 +7329,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (11), pp.1229-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7433,51 +7433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : les écorces parlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7528,64 +7528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy K. Steppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (1), pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7671,51 +7671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Beikircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (3), pp.325-333. </w:t>
@@ -7766,51 +7766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of leaf fall affects cold acclimation by interactions withair temperature through water and carbohydrate contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (3), pp.351 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7850,287 +7850,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal cycles of embolism formation and repair in petioles of grapevine (Vitis vinifera cv. Chasselas)</w:t>
+                <w:t xml:space="preserve">Estimation de la biomasse racinaire en fonction de la teneur en eau du sol chez les especes saheliennes: cas d' Acacia tortilis (Forsk.) Hayne ssp. raddiana (Savi) Brenand et de Balanites aegyptiaca (L) Del, en station et en milieu naturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian V. Zufferey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Jhonn J. Logbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidèle F. Bada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Simplice L. S. Gnancadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Viret</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Elie L. E. Akpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err081⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.94-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v5i1.68090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964790v1</w:t>
+                <w:t xml:space="preserve">hal-00964849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la biomasse racinaire en fonction de la teneur en eau du sol chez les especes saheliennes: cas d' Acacia tortilis (Forsk.) Hayne ssp. raddiana (Savi) Brenand et de Balanites aegyptiaca (L) Del, en station et en milieu naturel.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diurnal cycles of embolism formation and repair in petioles of grapevine (Vitis vinifera cv. Chasselas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidèle F. Bada</w:t>
+                <w:t xml:space="preserve">Vivian V. Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Simplice L. S. Gnancadja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Jean-Laurent J.-L. Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Elie L. E. Akpo</w:t>
+                <w:t xml:space="preserve">Olivier O. Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (1), pp.94-110. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3885-3894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v5i1.68090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964849v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are budburst dates, dormancy and cold acclimation in walnut trees (Juglans regia L.) under mainly genotypic or environmental control?</w:t>
               </w:r>
@@ -8142,64 +8142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (6), pp.763 - 774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8245,51 +8245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes pour modéliser l'évolution de la résistance au gel des arbres dans des climats futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8308,420 +8308,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais que font les arbres en hiver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of leaf age and position on light-saturated CO2 assimilation rate, photosynthetic capacity, and stomatal conductance in rubber trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouhours</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraphon S. Thanisawanyangkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naruenat N. Chairungsee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangrat D. Satakhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le journal du Centre de droit international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photosynthetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11099-010-0010-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653361v1</w:t>
+                <w:t xml:space="preserve">hal-00964604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mais que font les arbres en hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouhours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le journal du Centre de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04/03/2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964738v1</w:t>
+                <w:t xml:space="preserve">hal-02653361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leaf age and position on light-saturated CO2 assimilation rate, photosynthetic capacity, and stomatal conductance in rubber trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraphon S. Thanisawanyangkura</w:t>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naruenat N. Chairungsee</w:t>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duangrat D. Satakhun</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (1), pp.67-78. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.1391-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11099-010-0010-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964604v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of the Cavitron technique by conifer pit aspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Beikircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,51 +8807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Peuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,64 +8928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-physiological model of cold hardening and dehardening in walnut stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (12), pp.1555-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9019,90 +9019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipopre P. Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9159,298 +9159,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qui fait éclore les bourgeons au printemps ? Mécanismes de circulation de la sève</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photosynthetic capacity and temperature responses of photosynthesis of rubber trees ( Hevea brasiliensis Müll. Arg.) acclimate to changes in ambient temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Gartenbau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-008-0284-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964587v1</w:t>
+                <w:t xml:space="preserve">hal-00964599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic capacity and temperature responses of photosynthesis of rubber trees ( Hevea brasiliensis Müll. Arg.) acclimate to changes in ambient temperatures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce qui fait éclore les bourgeons au printemps ? Mécanismes de circulation de la sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Der Gartenbau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00964599v1</w:t>
+                <w:t xml:space="preserve">hal-00964587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate storage in wood and bark of rubber trees submitted to different level of C demand induced by latex tapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisamai P. Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sornprach S. Thanisawanyangkura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,51 +9514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce qui fait éclore les bourgeons au printemps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presse Info INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9855,64 +9855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolism formation during freezing in the wood of Picea abies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kikuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9953,476 +9953,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate reserves as a competing sink: evidence from tapping rubber trees</w:t>
+                <w:t xml:space="preserve">Variation in cold hardiness and carbohydrate concentration from dormancy induction to bud burst among provenances of three European oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Silpi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kasempsap</w:t>
+                <w:t xml:space="preserve">R. Ahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thanysawanyangkura</w:t>
+                <w:t xml:space="preserve">Cathy Kurz-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chantuma</w:t>
+                <w:t xml:space="preserve">V. Lanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (6), pp.881-889</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.817-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/27.6.817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189223v1</w:t>
+                <w:t xml:space="preserve">hal-01831353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal regulation and xylem cavitation in Clementine (Citrus clementina Hort) under drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gandoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Paolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 82 (6), pp.845-848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14620316.2007.11512316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in cold hardiness and carbohydrate concentration from dormancy induction to bud burst among provenances of three European oak species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbohydrate reserves as a competing sink: evidence from tapping rubber trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ahas</w:t>
+                <w:t xml:space="preserve">U. Silpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Kurz-Besson</w:t>
+                <w:t xml:space="preserve">P. Kasempsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lanta</w:t>
+                <w:t xml:space="preserve">S. Thanysawanyangkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (6), pp.817-825. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.881-889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831353v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les feuilles tombent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presse Info INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10441,648 +10441,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tapping activity on the dynamics of radial growth of Hevea brasiliensis trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réparation de l'embolie hivernale par les arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (12), pp.1579-1587</w:t>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Septembre 2006 (483), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189211v1</w:t>
+                <w:t xml:space="preserve">hal-01189484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of summer conditions of growth (drought, defoliation) on freezing tolerance of trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Role of water and carbon in tree stem diameter variations: a double-girdling experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Alain Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 705, pp.269-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189390v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of water and carbon in tree stem diameter variations: a double-girdling experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01398.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189145v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réparation de l'embolie hivernale par les arbres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of tapping activity on the dynamics of radial growth of Hevea brasiliensis trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unakorn Silpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arak Chantuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Septembre 2006 (483), pp.8</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (12), pp.1579-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189484v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact of summer conditions of growth (drought, defoliation) on freezing tolerance of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (3), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.10.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01398.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189246v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose and Metabolism Distribution Patterns in the Latices of Three Hevea brasiliensis Clones: Effects of Tapping and Stimulation on the Tree Trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unakorn Silpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisamai Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sornprach Thanisawanyangkura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11150,51 +11150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ripetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11232,51 +11232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres sont plus frileux après une sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture et Paysage Magazine. Espaces Verts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Février, pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11301,103 +11301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the role of water and carbon in tree stem diameter variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (409), pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11431,51 +11431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new centrifuge technique for rapid generation of xylem vulnerability curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11577,90 +11577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of photosynthetic regulation in tomato overexpressing glutathione peroxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehava Faltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11717,558 +11717,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'irrigation du noyer. Savoir piloter le potentiel hydrique</w:t>
+                <w:t xml:space="preserve">Winter variation in xylem sap pH of walnut trees: involvement of plasma membrane H+-ATPase of vessel-associated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chauvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">G. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Prunet</w:t>
+                <w:t xml:space="preserve">A. Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/24.1.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190928v1</w:t>
+                <w:t xml:space="preserve">hal-01190869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter variation in xylem sap pH of walnut trees: involvement of plasma membrane H+-ATPase of vessel-associated cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'irrigation du noyer. Savoir piloter le potentiel hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 586, pp.17-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190869v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'irrigation du noyer. Savoir piloter le potentiel hydrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Testing the branch autonomy theory: a 13C/14C double-labelling experiment on differentially shaded branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deleens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Joanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 586, pp.17-21</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.1159-1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190927v1</w:t>
+                <w:t xml:space="preserve">hal-01190907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the branch autonomy theory: a 13C/14C double-labelling experiment on differentially shaded branches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'irrigation du noyer. Savoir piloter le potentiel hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27, pp.1159-1168</w:t>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 202, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190907v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on xylem sap osmolarity in walnut trees: evidence for a vitalistic model of winter embolism repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12375,51 +12375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM Revue Horticole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 450, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12457,64 +12457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'embolie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 305, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12539,90 +12539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the effects of plant hydraulics on stomatal closure during water stress in walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128, pp.282-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12647,90 +12647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter embolism, mechanims of xylem hydraulic conductivity recovery and springtime growth patterns in walnut and peach trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.1211-1220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12768,64 +12768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic architecture of trees: main concepts and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59 (7), pp.723-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12863,64 +12863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem diameter variations and cold hardiness in walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.W. Ewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12952,868 +12952,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHORT-AND LONG-TERM CARBON ALLOCATION IN YOUNG WALNUT WITH TWO BRANCHES GROWN IN DIFFERENT LIGHT ENVIRONMENTS: A 13 C -14 C DOUBLE TRACING EXPERIMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Winter stem xylem pressure in walnut trees: effects of carbohydrates, cooling anf freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.W. Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lacointe</w:t>
+                <w:t xml:space="preserve">M. Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Améglio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Saint-Joanis</w:t>
+                <w:t xml:space="preserve">M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 544, pp.219-226</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.387-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368948v1</w:t>
+                <w:t xml:space="preserve">hal-01189651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in xylem pressure of walnut trees : root and stem pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A new validation of the Scholander pressure chamber technique based on stem diameter variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21, pp.1123-1132</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (359), pp.1361-1365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189636v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane H+-ATPase, succinate and isocitrate dehydrogenases activities of vessel-associated cells in walnut trees</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The cohesion theory debate continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 158, pp.1263-1271</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6 (10), pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189623v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter stem xylem pressure in walnut trees: effects of carbohydrates, cooling anf freezing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Vessel content debate revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21, pp.387-394</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6 (1), pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189651v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new validation of the Scholander pressure chamber technique based on stem diameter variations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SHORT-AND LONG-TERM CARBON ALLOCATION IN YOUNG WALNUT WITH TWO BRANCHES GROWN IN DIFFERENT LIGHT ENVIRONMENTS: A 13 C -14 C DOUBLE TRACING EXPERIMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F A Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J S Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Joanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52 (359), pp.1361-1365</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 544, pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189649v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel content debate revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation in xylem pressure of walnut trees : root and stem pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.W. Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 6 (1), pp.13</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.1123-1132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189653v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cohesion theory debate continues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Plasma membrane H+-ATPase, succinate and isocitrate dehydrogenases activities of vessel-associated cells in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 6 (10), pp.456</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 158, pp.1263-1271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189652v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of xylem recovery from winter embolism in Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13864,64 +13864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cavitation: un mécanisme perturbant la circulation de l'eau chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.289-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13985,64 +13985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24, pp.395-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14093,51 +14093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 89, pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14156,286 +14156,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water relations of highbush blueberry under drought conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of water stress on transpiration, radial growth and yield in Highbush Blueberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 537, pp.273-278</w:t>
+              <w:t xml:space="preserve">, 2000, 537, pp.923-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190856v1</w:t>
+                <w:t xml:space="preserve">hal-01189663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water stress on transpiration, radial growth and yield in Highbush Blueberry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water relations of highbush blueberry under drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 537, pp.923-928</w:t>
+              <w:t xml:space="preserve">, 2000, 537, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189663v1</w:t>
+                <w:t xml:space="preserve">hal-01190856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-scanning electron microscopy observations of vessel content during transpiration in walnut petioles. Facts or artifacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14467,303 +14467,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought effect on water relations and fruit yield in highbush blueberries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Significance and limits in the use of predawn leaf water potential for tree irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Alain Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 54 (6), pp.423-430</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 207, pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699098v1</w:t>
+                <w:t xml:space="preserve">hal-02696399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance and limits in the use of predawn leaf water potential for tree irrigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Drought effect on water relations and fruit yield in highbush blueberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 207, pp.155-167</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54 (6), pp.423-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696399v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and water fluxes in vegetating 3-year-old walnuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14831,64 +14831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité du potentiel de base sur sols à humidité hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16 (8), pp.493-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14913,51 +14913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance tension/pression de la sève dans le xylème chez le noyer pendant l'hiver : conséquences sur la conductance hydraulique des rameaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15008,77 +15008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations in hazelnut: sap flow, predawn water potential and micromorphometric variations of stem diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15129,51 +15129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water stress on development growth and yield of hazelnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15250,77 +15250,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Girona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 335, pp.349-357. </w:t>
@@ -15358,77 +15358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage and mobilization of carbon reserves in walnut and its consequences on the water status during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15518,51 +15518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (7), pp.879-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15587,77 +15587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de 3 methodes de mesure de la transpiration de jeunes arbres (flux de seve, pesee, bilan de chaleur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15695,51 +15695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance tension-pression de la seve dans le xyleme chez le Noyer pendant l'hiver : role des temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15777,51 +15777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of root temperature on water flux, potential and root resistance in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15986,77 +15986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Conférence Plan Canopée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble Alpes Métropole, Jan 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16075,273 +16075,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO World Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801879v1</w:t>
+                <w:t xml:space="preserve">hal-04690601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IUFRO World Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690601v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a transdisciplinary framework for studying the DYNAMICS OF WOODY ALPINE VEGETATION in a WARMING CLIMATE CONTEXT</w:t>
               </w:r>
@@ -16452,103 +16452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of summer and winter environmental factors and cultivation practices on frost resistance and tree dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier-Pocovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
@@ -16577,51 +16577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological functioning of the walnut tree and main risks in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16659,51 +16659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du réchauffement sur la physiologie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème ArboRencontre de Seine et Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAUE 77, Jun 2022, CROISSY-BEAUBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16728,90 +16728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16875,51 +16875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ganthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16970,90 +16970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17091,90 +17091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité comme levier d'adaptation aux changements climatiques : ex. de travaux du projet RECITAL sur la lavande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEIPMAI, Nov 2022, Chemillé-en-Anjou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17199,51 +17199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIoTope : Atténuation des ilots de chaleur urbain grâce aux capteurs connectés pour la santé des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours Systèmes Numériques Niveau 4 L’internet des objets (IoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison pour la science, May 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17268,51 +17268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physiologie de l'arbre et les contraintes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arbre public - Comment lui ménager une place de choix dans les bourgs et les villes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAUE 63; Mairie de Vic-le-Comte, Nov 2021, Vic-le-Comte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17376,51 +17376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Aletà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17462,90 +17462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COOLTREES, le rafraîchissement des villes par les arbres - Quantification et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17587,51 +17587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arbre de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du festival |S|E|V|E|</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Montpellier; Horti.FM, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17656,51 +17656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes et Services de l'Arbre en ville : Les atouts du suivi physiologique pour atténuer les changements climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres Arbres d'Avenir en Méditerranée. « Bilan des connaissances et hypothèses »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Villa Thuret, Nov 2020, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17725,77 +17725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de diamètres des arbres, un outil innovant pour caractériser la phénologie ??? - Un cas d'étude d'arbres en ville...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17846,51 +17846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emilie Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17971,64 +17971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des écoles doctorales UCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18047,838 +18047,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations saisonnières des réserves carbonées et de la croissance des tilleuls à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t>
+              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2019, Angers, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159612v1</w:t>
+                <w:t xml:space="preserve">hal-02338197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive measurements for destructive experiments: how to assess damages ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique CEFE - Survie au stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Ecologie Fonctionnelle et Evolutive (CEFE). FRA., Sep 2019, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444443v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des variations de diamètre des branches de Marronniers blancs comme indicateur de l’intensité de la floraison et de la contamination par la mineuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Herbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
+              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRANCE, Oct 2019, Angers, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308945v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnières des réserves carbonées et de la croissance des tilleuls à Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2019, Angers, France. 30 p</w:t>
+              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338197v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variations de diamètre des branches de Marronniers blancs comme indicateur de l’intensité de la floraison et de la contamination par la mineuse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Non-destructive measurements for destructive experiments: how to assess damages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRANCE, Oct 2019, Angers, France. 30 p</w:t>
+              <w:t xml:space="preserve">Journée thématique CEFE - Survie au stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Ecologie Fonctionnelle et Evolutive (CEFE). FRA., Sep 2019, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338177v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
+              <w:t xml:space="preserve">L'arbre urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372508v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arbre urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t>
+              <w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310108v1</w:t>
+                <w:t xml:space="preserve">hal-02159612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation de la croissance de Molini en présence de Chêne : implication des transferts d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED de l'ED SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., May 2019, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18916,77 +18916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary citizen science on urban green ingrastructure for building sustainable cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19041,64 +19041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique du métabolisme carboné au cours de l’hiver et prédiction de la résistance au gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19123,77 +19123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres et les ilôts de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Echospaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EchosPaysage Auvergne-Rhône-Alpes., Oct 2019, Lempdes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19231,51 +19231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation in rhododendrons at the stress line: take a shrub to the limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19343,90 +19343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation aux changements climatiques : exemples de travaux de recherche et focus sur le programme RECITAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous d' herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA., Jan 2018, Chemillé-en-Anjou, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19477,51 +19477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19598,64 +19598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th annual meeting of the Society for Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., Jul 2018, Madrid, Spain. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19674,151 +19674,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’impact du stress hydrique et de la culture inter-rang sur la physiologie des lavandes et des lavandins cultivés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Les Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948619v1</w:t>
+                <w:t xml:space="preserve">hal-02608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice scream: what do trees tell during freezing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19827,284 +19844,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Wisconsin. USA., Aug 2018, Madison, United States. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Evaluation de l’impact du stress hydrique et de la culture inter-rang sur la physiologie des lavandes et des lavandins cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Thomas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. Les Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608285v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belowground interaction between plants does include exchange of nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20129,77 +20129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rafraichissement des villes par les arbres : Quantification et modélisation de l’apport des arbres sur le confort thermique des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AFB-CNFPT : Biodiversité et Collectivités Territoriales : Quelles opportunités pour les territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Française pour la Biodiversité (AFB). FRA., Feb 2018, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20224,51 +20224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais que font les arbres en Hiver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biologie hivernale des arbres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRT Limouqin., Aug 2018, Champagnat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20293,51 +20293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'arbre en ville et ses services rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apéros-Sciences de la Méditerranée#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20362,103 +20362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t>
@@ -20496,51 +20496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Société d'Horticulture de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Horticulture de Savoie. FRA., Mar 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20565,51 +20565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie, services écosystémiques et adaptation de l'entretien de l'arbre en ville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménager les arbres. Concevoir, choisir, entretenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie de Billom. FRA., Nov 2017, Billom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20634,51 +20634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement hydrique de l'arbre en hiver et la résistance au gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arbre et l'eau : la phsiololgie de l'arbre approfondie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20703,51 +20703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs biologiques de l'état hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arbre et l'eau : la phsiololgie de l'arbre approfondie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20772,51 +20772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques effets du changement climatique sur les arbres. Implications sur le choix des essences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arbre et l'eau : la phsiololgie de l'arbre approfondie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20841,51 +20841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PépiPIAF : Intérêts de l'utilisation des capteurs connectés dans la gestion de la santé des arbres en villes et services écosystémiques qui en découlent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20936,103 +20936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre au service du climat urbain : comment lutter contre les ilots de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21057,103 +21057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Jun 2016, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21172,260 +21172,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">PépiPIAF, un système de surveillance de la croissance de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743640v1</w:t>
+                <w:t xml:space="preserve">hal-02743814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle génération de biocapteurs de suivi continu de la croissance en diamètre pour le pilotage d'une arboriculture de précision. Session STIC aux services du végétal spécialisé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasonic acoustic emissions: freezing pattern and relation with cavitation and freeze-thaw induced embolism in woody species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontres du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792633v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles phénologiques donnent-ils des prédictions fiables pour le futur? La face cachée de la dormance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21444,458 +21461,441 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic acoustic emissions: freezing pattern and relation with cavitation and freeze-thaw induced embolism in woody species.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de dendromètres pour le suivi continu des variations de diamètre - Vers le pilotage d’une arboriculture de précision.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t>
+              <w:t xml:space="preserve">Journée de restitution du programme Apple and Peach in Mediterranean orchards – Integrating tree water status and irrigation management for coping with water scarcity and aphid control (APMed), ARIMNet UE project 2012-2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269261v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PépiPIAF, un système de surveillance de la croissance de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VII édition des Journées de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Sarlande, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743814v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle génération de biocapteurs de suivi continu de la croissance en diamètre pour le pilotage d'une arboriculture de précision. Session STIC aux services du végétal spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII édition des Journées de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Sarlande, France. 1 p</w:t>
+              <w:t xml:space="preserve">8ème rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997276v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de dendromètres pour le suivi continu des variations de diamètre - Vers le pilotage d’une arboriculture de précision.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du programme Apple and Peach in Mediterranean orchards – Integrating tree water status and irrigation management for coping with water scarcity and aphid control (APMed), ARIMNet UE project 2012-2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739102v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variation of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21976,64 +21976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22058,51 +22058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOTOOLS : un suivi continue de la croissance assistée par capteur pour comprendre la phénologie et physiologie d'espèces exotiques &amp;quot;acclimatées&amp;quot; au climat méditerranéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22183,103 +22183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9 th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 4 p</w:t>
@@ -22308,103 +22308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAg : Ville à haute intensité écologique : place du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Angers, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22429,103 +22429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9 th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo France. FRA., Jul 2015, Toulouse, France. 6 p</w:t>
@@ -22554,64 +22554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing of water in capillary tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ponomarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22649,90 +22649,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water fluxes, cavitation and embolism formation during freeze-thaw cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de dendrologie., 2014, NA, France. 94 p</w:t>
@@ -22761,90 +22761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22895,51 +22895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22994,51 +22994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication interne chez les plantes en réaction aux stress environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque scientifique "Quand les plantes se parlent"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2014, Paris, France. pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23076,51 +23076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoTools : Phénologie, croissance et capteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23210,64 +23210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun J. Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Besse-en-Chandesse, France</w:t>
@@ -23309,51 +23309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water fluxes and embolism formation during freeze-thaw cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23447,51 +23447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées du GDR Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BOIS., Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23529,77 +23529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection acoustique de la prise en glace dans le xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pramsohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Neuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23667,51 +23667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23792,51 +23792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23868,234 +23868,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-induced ultrasonic acoustic emission from walnut xylem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Frost acclimation of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IPCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg. 1 p</w:t>
+              <w:t xml:space="preserve">Centre IRTA Torre Marmon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., May 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964586v1</w:t>
+                <w:t xml:space="preserve">hal-00964578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost acclimation of trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Freezing-induced ultrasonic acoustic emission from walnut xylem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre IRTA Torre Marmon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., May 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9th IPCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964578v1</w:t>
+                <w:t xml:space="preserve">hal-00964586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate variation of hevea induced by tapping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisamai Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraphon Thanisawanyangkura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24163,51 +24163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24288,51 +24288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24413,77 +24413,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulneratility to water stress of oak stands in Allier in a changing climate. Consequences on stands management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du département EFPA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24534,64 +24534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology 2010: Climate change impactes and adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24610,333 +24610,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Un arbre, comment ça marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t>
+              <w:t xml:space="preserve">Festival Téciverdi - Entre Hommes et Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Niort. Niort, FRA., Jul 2010, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964760v1</w:t>
+                <w:t xml:space="preserve">hal-00964546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre, comment ça marche ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Quelques conséquences des changements climatiques sur la biologie des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Téciverdi - Entre Hommes et Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Niort. Niort, FRA., Jul 2010, Niort, France</w:t>
+              <w:t xml:space="preserve">Club Réussir - CCI Clermont-Issoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964546v1</w:t>
+                <w:t xml:space="preserve">hal-00964678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques conséquences des changements climatiques sur la biologie des arbres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Réussir - CCI Clermont-Issoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. 0 p</w:t>
+              <w:t xml:space="preserve">Séminaire du GEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964678v1</w:t>
+                <w:t xml:space="preserve">hal-00964760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is cold acclimation possible with warmer autumns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE - Fédération environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24961,51 +24961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PepiPIAF: a new generation of biosensors for stress detections in perennial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25095,64 +25095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25190,51 +25190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais que font les arbres en hiver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universités des Bistrots de la Nièvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Corbigny, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25259,51 +25259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PépiPIAF: un système de mesures en continu de la croissance en diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Arbre ConseilÒ, Réseau National ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25322,584 +25322,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le pilotage d'une arboriculture de precision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+                <w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Guillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Angers, France. pp.10</w:t>
+              <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964672v1</w:t>
+                <w:t xml:space="preserve">hal-00964572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+                <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le pilotage d'une arboriculture de precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Bodet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent V. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
+              <w:t xml:space="preserve">2ème conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964572v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions acoustiques ultrasoniques dans le xylème d'angiospermes soumis à des congélations répétées</w:t>
+                <w:t xml:space="preserve">Étude de la dormance et de la résistance au froid chez des Noyers aux date de débourrement contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">La phénologie : un observatoire des changements climatiques.1er colloque du GDR 2968 Systèmes d'information phénologique pour la gestion et l'étude des changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964806v1</w:t>
+                <w:t xml:space="preserve">hal-00964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dormance et de la résistance au froid chez des Noyers aux date de débourrement contrastées</w:t>
+                <w:t xml:space="preserve">Émissions acoustiques ultrasoniques dans le xylème d'angiospermes soumis à des congélations répétées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan S. Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La phénologie : un observatoire des changements climatiques.1er colloque du GDR 2968 Systèmes d'information phénologique pour la gestion et l'étude des changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964499v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chilling resistance for main commercial rubber clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRRDB International Natural Rubber Conference and Annual Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Siem Reap, Cambodia. 1 p</w:t>
@@ -25928,51 +25928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques, conséquences prévisibles pour la biologie de l'arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Estive : Pôle de recherche et d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Florac, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25997,51 +25997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de résistance à la sécheresse chez les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26079,51 +26079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limite altitudinale des conifères sous le contrôle de l'embolie gazeuse liée au gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoom N°3 du centre INRA de Clermont-Fd/TheixRésultats marquants de nos recherches 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26142,540 +26142,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modéliser la résistance au gel des arbres en vue d'évaluer leur comportement dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctoral 65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964711v1</w:t>
+                <w:t xml:space="preserve">hal-00964571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution hivernale des résistances hydraulique et cellulaire des arbres vis-à-vis du gel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Xylème, Eau et Croissance 2008</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964537v1</w:t>
+                <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la résistance au gel des arbres en vue d'évaluer leur comportement dans un contexte de changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Changements climatiques et physiologie de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctoral 65</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">Table ronde - Atelier n°1 - 20ème arborencontre de Seine et Marne, CAUE77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Champeaux, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964571v1</w:t>
+                <w:t xml:space="preserve">hal-00964640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Évolution hivernale des résistances hydraulique et cellulaire des arbres vis-à-vis du gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+              <w:t xml:space="preserve">Groupe Xylème, Eau et Croissance 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964801v1</w:t>
+                <w:t xml:space="preserve">hal-00964537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et physiologie de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde - Atelier n°1 - 20ème arborencontre de Seine et Marne, CAUE77</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Champeaux, France. pp.0</w:t>
+              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964640v1</w:t>
+                <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limite altitudinale des conifères sous le contrôle de l'embolie gazeuse liée au gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits Marquants 2007, Département Environnement et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26700,51 +26700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des changements climatiques pour les plantes pérennes et les productions fruitières : quelques pistes pour la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ASF Association des Sélectionneurs Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26782,90 +26782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tempere, Finland. 1 p</w:t>
@@ -26907,51 +26907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la résistance au gel pour l'intégrer dans des modèles de prédiction des aires de répartition des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26989,51 +26989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la résistance au froid dans des modèles de prédiction des aires de répartition des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de l'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27071,77 +27071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature constraints on photosynthesis of rubber (Hevea brasiliensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonthida Kositsup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRRDB International National Rubber Conference and Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Siem Reap, Cambodia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27166,51 +27166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques, conséquences pour les plantes pérennes et les productions fruitières. Quelques pistes pour la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale des Sélectionneurs Français (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27248,90 +27248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the chilling tolerance in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Natural Rubber Conference, Annual meeting (IRRDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Siem Reap, Cambodia. 1 p</w:t>
@@ -27373,64 +27373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absorption et les mouvements d'eau dans la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Annuel de la Société National d'Horticulture de France "L'eau en horticulture : économiser maintenant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27468,90 +27468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate distribution at trunk level of Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisamai Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unakorn Silpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRAD : Final meeting of ATP reserves 11/2002 on carbon storage in coconut, oil palm, rubber and mango</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France. 49 p</w:t>
@@ -27593,51 +27593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of summer conditions of growth (drought, defoliation...) on carbohydrate reserves: effect on freezing tolerance of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. meeting of the society for cryobiology in association with the society for low temperature biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hamburg, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27656,1486 +27656,1486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'échaudure des arbres urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Saint Joanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189142v1</w:t>
+                <w:t xml:space="preserve">hal-01189380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques thermiques hivernales au sein d'un arbre isolé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Étude écophysiologique de l'endurcissement au gel des arbres : impact des conditions estivales de croissance (sécheresse, défoliation, nutrition minérale...) sur la résistance au gel des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Forum Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189342v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre &amp;quot;régional&amp;quot; : l'Hévéa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walnut cultivar performance of cold resistance in south central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Saint Joanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes Centre INRA Clermont-Fd/Theix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">5. International walnut symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189445v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques sur la biologie de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Parametrization of the functional-structural model for apple trees. Application to simulate photosynthesis and transpiration of fruiting branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Portes Ouvertes 2006 du Centre INRA de Clermont-Theix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 15 p</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189461v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut cultivar performance of cold resistance in south central France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irrigation of walnut trees managing the water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189243v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation of walnut trees managing the water potential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Conséquences des changements climatiques sur la biologie de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International walnut symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Journée Portes Ouvertes 2006 du Centre INRA de Clermont-Theix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189148v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of the functional-structural model for apple trees. Application to simulate photosynthesis and transpiration of fruiting branches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Un arbre &amp;quot;régional&amp;quot; : l'Hévéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes Centre INRA Clermont-Fd/Theix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189156v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écophysiologique de l'endurcissement au gel des arbres : impact des conditions estivales de croissance (sécheresse, défoliation, nutrition minérale...) sur la résistance au gel des arbres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement hydraulique annuel de l'arbre urbain. Effets de la sécheresse et du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. Conference canadienne sur la forêt urbaine (CCFU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189377v1</w:t>
+                <w:t xml:space="preserve">hal-01189454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échaudure des arbres urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sensibilité des arbres à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bodet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée Portes Ouvertes 2006 centre INRA Clermont-Fd/Theix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Fd, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189380v1</w:t>
+                <w:t xml:space="preserve">hal-01189457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les méthodes d'étude de la résistance au gel des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189515v1</w:t>
+                <w:t xml:space="preserve">hal-01189451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes d'étude de la résistance au gel des arbres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Conséquences des changements climatiques sur la biologie de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t>
+              <w:t xml:space="preserve">Les Assises Régionales du Fleurissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vendôme, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189451v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques sur la biologie de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Assises Régionales du Fleurissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vendôme, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189427v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des arbres à la sécheresse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dynamiques thermiques hivernales au sein d'un arbre isolé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Portes Ouvertes 2006 centre INRA Clermont-Fd/Theix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Fd, France. 12 p</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189457v1</w:t>
+                <w:t xml:space="preserve">hal-01189342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydraulique annuel de l'arbre urbain. Effets de la sécheresse et du froid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference canadienne sur la forêt urbaine (CCFU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Québec, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189454v1</w:t>
+                <w:t xml:space="preserve">hal-01189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude écophysiologique de l'endurcissement au gel des arbres : impact des conditions estivales de croissance (sécheresse, défoliation, nutrition minérale...) sur la résistance au gel des arbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nouan le Fuzelier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29186,51 +29186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29268,51 +29268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres plus sensibles au froid après une sécheresse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRA Centre de Clermont-Fd/Theix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29350,90 +29350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Forum des Jeunes Chercheurs, SFBBM (Société Francaise de Biochimie et Biologie Moléculaire), Génomique Fonctionnelle et Métabolisme Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29458,64 +29458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de l'arbre à la sécheresse : effets instantané et différé sur son développement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29553,77 +29553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un ombrage différentiel sur le devenir des assimilats issus de deux branches d'un jeune noyer : un double marquage 14C / 13C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29672,273 +29672,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter xylem embolism by magnetic resonance imaging in walnut tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Girard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Franck Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Sorento, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189340v1</w:t>
+                <w:t xml:space="preserve">hal-01189333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Winter xylem embolism by magnetic resonance imaging in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ewers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">5. International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sorento, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189333v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'absorption des éléments minéraux majeurs en automne et au printemps chez le jeune noyer hybride (Juglans nigra x Juglans major). Influence de l'absorption azotée sur la pousse racinaire d'automne</w:t>
               </w:r>
@@ -29950,51 +29950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30049,90 +30049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30174,90 +30174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30299,64 +30299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la température sur le métabolisme des réserves carbonées : conséquences sur l’état hydrique de l’arbre et la conductance hydraulique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées “ la température et le fonctionnement des couverts ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MICCES., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30394,64 +30394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro structural and fonctional aspects of water transfer under tension in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual International IEEE-EMBs special conference on microbiologies in medecine and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30476,64 +30476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts hiverno-printaniers de carbone entre branches chez un jeune noyer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30614,51 +30614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of field vegetation control on water flux in oak seedlings evaluated by the heat balance method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus M. Löf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30709,90 +30709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to cold temperature and response to freezing in walnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30828,592 +30828,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk diameter variations in relation to walnut water potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cytological and immunological approach of vessel associated cells in understanding the winter sugar exchanges, in walnut stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Valancogne</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Pétel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International symposium on Sensors in Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">4. International walnut symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189626v1</w:t>
+                <w:t xml:space="preserve">hal-01190877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term carbon allocation in young walnut with two branches grown in different light environments: A13 C C14 double tracing experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Implication of the plasmalemma H+ atpase in sugar exchanges between vessels-associated cells and xylem vessels, in walnut stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Saint-Joanis</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190882v1</w:t>
+                <w:t xml:space="preserve">hal-01190878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the plasmalemma H+ atpase in sugar exchanges between vessels-associated cells and xylem vessels, in walnut stems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Trunk diameter variations in relation to walnut water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International walnut symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3. International symposium on Sensors in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190878v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological and immunological approach of vessel associated cells in understanding the winter sugar exchanges, in walnut stems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Short- and long-term carbon allocation in young walnut with two branches grown in different light environments: A13 C C14 double tracing experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pétel</w:t>
+                <w:t xml:space="preserve">J.S. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Joanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190877v1</w:t>
+                <w:t xml:space="preserve">hal-01190882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter functioning of walnut: Involvement in branching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31455,90 +31455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations in walnut during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31606,64 +31606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31688,51 +31688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations of highbush blueberry under drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31822,51 +31822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International ISHS Symposium on Irrigation of Horticultural Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31885,260 +31885,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-and long-term carbon allocation in young walnut with two branches grown in different light environments: A-13 C-14 double tracing experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Water relations of highbush blueberry under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Walnut symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3. International symposium on irrigation of horticulture crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770264v1</w:t>
+                <w:t xml:space="preserve">hal-02769324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water relations of highbush blueberry under drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Short-and long-term carbon allocation in young walnut with two branches grown in different light environments: A-13 C-14 double tracing experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Joanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International symposium on irrigation of horticulture crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">4. International Walnut symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769324v1</w:t>
+                <w:t xml:space="preserve">hal-02770264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water stress on transpiration, radial growth and yield in highbush blueberry</w:t>
               </w:r>
@@ -32150,51 +32150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International symposium on irrigation of horticulture crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32219,51 +32219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations and hydraulic architecture of peach trees under drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32327,51 +32327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hybride du myrtillier arbusif : mise en évidence de périodes sensibles dans l'élaboration du rendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32461,51 +32461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32595,51 +32595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congreso Nacional de Riegos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Lleida, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32658,480 +32658,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between relative transpiration and predawn leaf water potential in different fruit tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Valancogne</w:t>
+                <w:t xml:space="preserve">Trunk diameter variations in relation to walnut water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Dayau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Chania, Greece</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Sensors in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Tiberias, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771770v1</w:t>
+                <w:t xml:space="preserve">hal-02767673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield and physiological responses of walnut trees in semi-arid conditions: application to irrigation scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Relations between relative transpiration and predawn leaf water potential in different fruit tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cruiziat</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Chania, Greece</w:t>
+              <w:t xml:space="preserve">, Sep 1996, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771353v1</w:t>
+                <w:t xml:space="preserve">hal-02771770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk diameter variations in relation to walnut water potential</w:t>
+                <w:t xml:space="preserve">Yield and physiological responses of walnut trees in semi-arid conditions: application to irrigation scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Sensors in Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Tiberias, Israel</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767673v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A limit in the use of predawn leaf water potential for tree irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Irrigation of Horticultural Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Chania, Greece</w:t>
@@ -33173,77 +33173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration, water stress indicators and soil water balance in a Prunus persica orchard, in central Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michaelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33307,51 +33307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33432,51 +33432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33514,77 +33514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration and crop-water relations in a peach orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isabel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33652,51 +33652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33715,316 +33715,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Hydraulic architecture of trees : an illustrated introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">3. Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770332v1</w:t>
+                <w:t xml:space="preserve">hal-02765809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic architecture of trees : an illustrated introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765809v1</w:t>
+                <w:t xml:space="preserve">hal-02770332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des transferts hydriques chez les plantes soumises à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'école-chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34049,64 +34049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon economy and water relations in a 3 year-old walnut : physiological interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34174,51 +34174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;collar&amp;quot; pressure chamber to induce and control embolism in situ and to determine vunerability curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34282,64 +34282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la température sur le métabolisme des réserves carbonées : conséquences sur l'état hydrique de l'arbre et la conductance hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34390,77 +34390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate and protein reserves in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34515,51 +34515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique du noyer durant la période non feuillée : conséquences sur le développement de l'arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Clermont-Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34584,64 +34584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of transpiration of apple trees and measurement of water flow within the main branches of walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angelocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34718,64 +34718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Girona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34817,64 +34817,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon economy and water relations in a tree (3-year-old walnut). Physiological interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34942,51 +34942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des flux et potentiels hydriques des jeunes noyers au cours du cycle annuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Groupe-Programme "Fonctionnement des Couverts Vegetaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35011,90 +35011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of winter temperature in the water status of walnut trees : tension / pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Kajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35132,77 +35132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et remobilization des composés carbonés chez les arbres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Kajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35257,90 +35257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage and mobilization of carbon compounds in walnut roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35414,103 +35414,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de lavande face aux contraintes environnementales et climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parc naturel régional du Verdon face aux défis du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4.2, </w:t>
@@ -35690,51 +35690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les arbres nous parlent de leurs contraintes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt Sonore de l'esthétique à l'écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Pays / Paysages, CHAMP VALLON, pp.222, 2017, 979-10-267-0506-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35772,51 +35772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing Stress in Tree Xylem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Botany 77</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35863,64 +35863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelista(TM): A new tool for testing frost hardiness by stem diameter variations on walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.W. Ewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35958,51 +35958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to cold temperature and response to freezing in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36010,51 +36010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saint-Joanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 26. IHC - Environnemental stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 618, ISHS-International Society for Horticultural Science, 2003, Acta Horticulturae</w:t>
@@ -36077,278 +36077,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars exchanges between vessels associated cells and xylem vessels, in relation with the temperature, in walnut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold hardiness : a new tool for testing acclimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.W. Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Valentin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Petel</w:t>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth International Walnut Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Arbre 2000 The Tree.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IQ Collectif, 374 p., 2001, 978-2922417210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825049v1</w:t>
+                <w:t xml:space="preserve">hal-02825149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold hardiness : a new tool for testing acclimation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sugars exchanges between vessels associated cells and xylem vessels, in relation with the temperature, in walnut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Arbre 2000 The Tree.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Fourth International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 544, International Society Horticultural Science, 2001, 90-6605-983-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2001.544.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825149v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -36366,51 +36366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological response to high frost pressure for five tree species in the Lautaret alpine garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36543,51 +36543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ganthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36612,103 +36612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t>
@@ -36737,77 +36737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of soil temperature combined with high air temperature on the physiology and phenology of young Douglas-fir saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36832,77 +36832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of freeze-thaw cycles effects on tree branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36953,64 +36953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test of the hydraulic disconnection hypothesis in the phenomenon of physiological reddening of Douglas-fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37048,103 +37048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact d’un couvert sur l’état hydrique de lavandins cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Couverts végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montboucher-sur-Jabron, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37294,103 +37294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padoue, Italy. Univ. Degli Studi Di Padova, 85 p., 2019, XIM4 - Fourth Xylem International Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37428,77 +37428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher sustainability thanks to better afforestation of Cities (HSBC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37536,51 +37536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la santé des arbres : une surveillance électronique en continu de la croissance et des besoins en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37644,103 +37644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molinia caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lund, Sweden. pp.1, 2017</w:t>
@@ -37769,103 +37769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia cespitosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t>
@@ -37894,103 +37894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molina caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future - IUFRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lund, Sweden. </w:t>
@@ -38170,51 +38170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la santé des arbres : une surveillance électronique en continue de la croissance et des besoins en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38252,77 +38252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres pour climatiser la ville. Régulation du climat thermique urbain par les arbres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38347,103 +38347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France. , 1 p., 2015</w:t>
@@ -38498,51 +38498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38606,51 +38606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOTOOLS : le dispositif expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38895,64 +38895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ponomarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39007,103 +39007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purple moor grass induces a rapid decrease of photosynthesis in young oak after forest clear-cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39141,51 +39141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water movement and embolism formation during freeze-thaw cycles: microdendrometer, NMR, X_ray microtopography and Ultrasonic AcousticEmissions analyses on Juglans regia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39253,90 +39253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre plantes, application à la régénération de jeunes plants de Chêne en compétition avec la Molinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement De Recherche (GDR) 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39387,77 +39387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Mellisho Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39508,64 +39508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39620,64 +39620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the interaction between waterlogging and drought a worsening factor in oak (Quercus petraea and Quercus robur) decline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellisho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39715,51 +39715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water fluxes cavitation and embolism formation during greeze-thaw cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39840,90 +39840,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation et embolie induites par des cycles gel/dégel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France. GDR Bois, 2013</w:t>
@@ -39965,51 +39965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling frost acclimation in trees through the effect on climate on physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ISHS Symposium Woody Ornamentals of the Temperate Zone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Ghent, Belgium. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40047,64 +40047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the interaction between waterlogging and drought responsible for oak decline in Allier, Central France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40155,51 +40155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling frost acclimation in trees through the effect on climate on physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Autrichienne de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lienz, Austria. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40250,51 +40250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé des forêts - 20 ans d'expérience, un défi pour l'avenir. Colloque DSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40319,90 +40319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos arbres sont-ils en danger ? une sensibilité accrue au gel d'automne liée aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40457,90 +40457,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the plasmalema H+-atpase in sugar exchanges between vessel-associated cells and xylem vessels, in walnut stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux, France. 1 p., 1999</w:t>
@@ -40582,90 +40582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the plasmalema h+-Atpase in sugar exchanges between vessel-associated cells and xylem vessels, in walnut stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
@@ -40700,90 +40700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytological and immunocytolocal approach of vessel-associated cells in understanding the winter sugar exchanges, in walnut stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
@@ -40863,77 +40863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE INTERNATIONAL WORKSHOP ON METROLOGY FOR AGRICULTURE AND FORESTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Trento - Bolzano, Italy. </w:t>
@@ -41111,90 +41111,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of Hevea clones PB 260 and YunYan 77-4 for chilling tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Rubber Conference IRRDB (International Rubber Research Development Board)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Selangor, Malaysia. , 13 p., 2008</w:t>
@@ -41217,303 +41217,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of sucrose and metabolic activity in the laticiferous tissue of three Hevea brasiliensis clones : effects of tapping and ethephon stimulation at trunk scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pisamai Chantuma</w:t>
+                <w:t xml:space="preserve">Biologie hivernale de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonpipote Kasemsap</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRRDB annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Kunming, China. China Agricultural University Press, pp.305-316, 2004</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Saint-Flour, France. INRA Editions, pp.CD ROM, 2004, 2-7380-1188-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190374v1</w:t>
+                <w:t xml:space="preserve">hal-01189169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie hivernale de l'arbre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Spatial distribution of sucrose and metabolic activity in the laticiferous tissue of three Hevea brasiliensis clones : effects of tapping and ethephon stimulation at trunk scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unakorn Silpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisamai Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poonpipote Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraphon Thanisawanyangkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Saint-Flour, France. INRA Editions, pp.CD ROM, 2004, 2-7380-1188-8</w:t>
+              <w:t xml:space="preserve">IRRDB annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Kunming, China. China Agricultural University Press, pp.305-316, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189169v1</w:t>
+                <w:t xml:space="preserve">hal-01190374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relation in winter; effect on budbreak of walnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41555,51 +41555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire &amp;quot;Croissance radiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41712,51 +41712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture hydraulique et physiologie intégrée de l'arbre : perspectives de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41877,51 +41877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAF67672"/>
+    <w:nsid w:val="140F2680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42025,51 +42025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CED90570"/>
+    <w:nsid w:val="E4E2F996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42259,51 +42259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ameglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6919-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139515828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1535-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2022/10/31/urbanmycoserve/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trio-climatologie-strasbourg.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/cooltrees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-11-ISV7-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at/de/botany/forschung/projekte/acoufollow/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf/dispositifs-d-experimentation/methodes-et-modeles/pepipiaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ganthaler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Bouchardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breysse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01746" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lacointe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Losso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01815" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cariou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Vilanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sav&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1038-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Naor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matsuo Uemura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru543" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QL8MXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Mayr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Peyret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Logbo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May&#233;cor Diouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Ngaryo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Elie Akpo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v7i3.10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964601v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt090" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy K. Steppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02424.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wortemann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0160-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVFP67D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian V. Zufferey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent J.-L. Spring" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Viret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err081" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonn J. Logbo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le F. Bada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Simplice L. S. Gnancadja" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Elie L. E. Akpo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i1.68090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-011-0470-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWW0827B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhours" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat N. Chairungsee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangrat D. Satakhun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-010-0010-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Beikircher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Mayr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq159" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964564v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964625v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai P. Chantuma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Gohet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp043" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kikuta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.085704" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189223v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Silpi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kasempsap" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thanysawanyangkura" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chantuma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Polidori" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gandoin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paolacci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2007.11512316" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unakorn Silpi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.138" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPDHP38Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189145v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Archilla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189484v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai Chantuma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189241v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ripetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189135v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri026" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tharwat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00526.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88FHB8TQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190928v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chauvin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Prunet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190927v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190907v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joanis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190923v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dellus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staszewski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maujean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190926v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189667v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190852v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189648v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. Ewers" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368948v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lacointe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Am&#233;glio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Daudet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Frossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189636v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189651v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandame" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189649v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189652v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189654v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189659v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189639v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190856v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189663v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189646v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699098v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696399v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Cohen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Valancogne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694932v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702946v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;raud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714637v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705846v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708729v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Girona" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1993.335.42" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703505v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tyr&#233;e" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148777v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864847v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724017v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692092v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773724v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231314v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455482v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541213v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Alet&#224;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418962v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118687v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372527v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444443v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338197v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338177v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herbain" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lohou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338181v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844912v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till Bottraud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731154v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847688v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948619v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863650v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865116v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603192v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997277v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664475v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605306v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605247v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605249v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664473v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792633v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743814v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997276v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739102v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269447v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741528v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Marchal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268558v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837364v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372504v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou Charra-Vaskou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850095v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Neuner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964634v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Guardia-Bel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964626v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964586v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964578v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808473v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gohet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189516v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chevallier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nebout" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596322v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nebout" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964840v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Nebout" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964724v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964546v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964678v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964627v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964803v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Coste" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964794v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964839v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964672v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Guillot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964806v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Mayr" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964499v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964559v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964591v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964556v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964537v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964571v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964640v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964497v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189590v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964787v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964579v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189376v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida Kositsup" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189440v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189443v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189420v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189320v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189445v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189461v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189243v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189148v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chauvin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189156v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189377v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189380v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189451v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189427v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189457v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189454v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189309v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189431v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189425v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189421v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827528v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Song" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189340v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759861v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190865v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829753v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964248v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus M. L&#246;f" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190879v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189626v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anton" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190882v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190857v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191061v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191060v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770264v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769324v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769426v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770420v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771214v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767967v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769404v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fornaguera" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ant&#243;n" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771770v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771353v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767673v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valancogne" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770698v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771676v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferreira" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771386v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ferreira" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Pacheco" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765809v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778269v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779170v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777538v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775590v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harms" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774888v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773599v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelocci" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847283v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772621v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774540v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kajji" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850178v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777662v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839201v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charron" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chevallier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.botanicgardens.eu/eurogard.htm" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526266v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342868v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319256863" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25688-7_13" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190872v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190871v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pigeon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archilla" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frizot" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825149v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830904v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barroux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724320v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736352v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788796v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607315v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Archives/Evenements-passes/Seminaires/2017/GEA-2017" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737937v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799330v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837362v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744242v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837363v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793456v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mellisho Salas" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballandier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850091v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601018v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellisho" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792907v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803231v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597401v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853723v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964481v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417274v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945977v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Aggeri" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croze" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Datt&#233;e" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189338v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190374v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipote Kasemsap" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189169v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840456v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841667v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841838v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ameglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6919-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139515828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1535-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2022/10/31/urbanmycoserve/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trio-climatologie-strasbourg.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/cooltrees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-11-ISV7-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at/de/botany/forschung/projekte/acoufollow/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piaf.clermont.hub.inrae.fr/le-piaf/dispositifs-d-experimentation/methodes-et-modeles/pepipiaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ganthaler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad128" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Bouchardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breysse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01746" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lacointe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Losso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01815" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cariou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Vilanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sav&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1038-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Naor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matsuo Uemura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru543" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269498v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QL8MXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Mayr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Peyret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Logbo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May&#233;cor Diouf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Ngaryo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Elie Akpo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v7i3.10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964601v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt090" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy K. Steppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02424.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wortemann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0160-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVFP67D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964849v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonn J. Logbo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le F. Bada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Simplice L. S. Gnancadja" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Elie L. E. Akpo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i1.68090" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian V. Zufferey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent J.-L. Spring" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Viret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-011-0470-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWW0827B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat N. Chairungsee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangrat D. Satakhun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-010-0010-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653361v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhours" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Beikircher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Mayr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq159" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964564v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964625v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai P. Chantuma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach S. Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Gohet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp043" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kikuta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.085704" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189359v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Polidori" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gandoin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paolacci" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2007.11512316" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189223v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Silpi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kasempsap" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thanysawanyangkura" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chantuma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189484v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Archilla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unakorn Silpi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189390v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.138" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPDHP38Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisamai Chantuma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornprach Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189241v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ripetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189135v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri026" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tharwat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00526.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88FHB8TQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190927v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chauvin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Prunet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190907v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joanis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190923v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dellus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staszewski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maujean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190926v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189667v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190852v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189648v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. Ewers" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189651v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandame" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189649v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189652v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189653v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368948v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lacointe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Am&#233;glio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Daudet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Frossard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189636v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189654v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189659v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189639v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189663v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189646v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696399v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Cohen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Valancogne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699098v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694932v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702946v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;raud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714637v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705846v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708729v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Girona" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1993.335.42" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703505v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tyr&#233;e" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148777v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864847v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724017v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692092v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773724v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231314v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455482v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541213v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Alet&#224;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418962v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118687v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372527v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338197v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338177v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herbain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lohou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444443v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338181v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844912v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till Bottraud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731154v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847688v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863650v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948619v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865116v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603192v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997277v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664475v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605306v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605247v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605249v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664473v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743814v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739102v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997276v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792633v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269447v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741528v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Marchal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268558v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837364v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372504v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou Charra-Vaskou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850095v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Neuner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964634v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Guardia-Bel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964626v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964578v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964586v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808473v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon Thanisawanyangkura" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gohet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189516v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chevallier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nebout" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596322v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nebout" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964840v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Nebout" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964724v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964546v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964678v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964627v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964803v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Coste" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964794v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964839v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964672v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Guillot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964499v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964806v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Mayr" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964559v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964591v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964556v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964571v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964640v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964537v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964497v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189590v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964787v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964579v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189376v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida Kositsup" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189440v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189443v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189420v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189320v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189380v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189377v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189243v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189156v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189148v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chauvin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189461v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189445v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189454v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189457v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189451v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189427v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189309v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189431v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189425v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189421v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827528v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Song" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189340v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759861v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190865v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829753v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964248v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus M. L&#246;f" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190879v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189626v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anton" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190882v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190857v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191061v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191060v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769324v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770264v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769426v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770420v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771214v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767967v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769404v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fornaguera" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ant&#243;n" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767673v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valancogne" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771770v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771353v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770698v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771676v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferreira" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771386v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ferreira" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Pacheco" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765809v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778269v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779170v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777538v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775590v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harms" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774888v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773599v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelocci" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847283v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772621v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774540v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kajji" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850178v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777662v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839201v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charron" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chevallier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.botanicgardens.eu/eurogard.htm" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526266v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342868v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319256863" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25688-7_13" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190872v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190871v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pigeon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archilla" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frizot" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825149v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830904v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barroux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724320v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736352v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788796v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607315v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Archives/Evenements-passes/Seminaires/2017/GEA-2017" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737937v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799330v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837362v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744242v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837363v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793456v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mellisho Salas" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballandier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850091v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601018v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellisho" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792907v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803231v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597401v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853723v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964481v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417274v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945977v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Aggeri" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croze" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Datt&#233;e" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189338v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189169v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190374v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipote Kasemsap" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840456v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841667v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841838v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>