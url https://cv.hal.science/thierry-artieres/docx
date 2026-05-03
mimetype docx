--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -199,265 +199,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial label learning for automated classification of single-cell transcriptomic profiles</w:t>
+                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Senoussi</w:t>
+                <w:t xml:space="preserve">Charly Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Villoutreix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012006⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.98047.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532690v1</w:t>
+                <w:t xml:space="preserve">hal-04732719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial label learning for automated classification of single-cell transcriptomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Trapeau</w:t>
+                <w:t xml:space="preserve">Malek Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno L Giordano</w:t>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1012006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.98047.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732719v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised machine learning on Galactic filaments</w:t>
               </w:r>
@@ -469,51 +469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -X. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -577,103 +577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Trapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -724,85 +724,85 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-subject pattern analysis for multivariate group analysis of functional neuroimaging. A unifying formalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, pp.105730. </w:t>
+              <w:t xml:space="preserve">, In press, pp.105730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -815,51 +815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial learning for modeling human motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.55 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.913-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling signal variability with contextual markovian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Radenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.236-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hybride champs Markovien conditionnel et réseau de neurones profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (2), pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning mixture models with support vector machines for sequence classification and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (12), pp.3224-3230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sequences using pairwise relational features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (9), pp.1922-1931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,51 +1676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line handwritten shape recognition using segmental Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,51 +1793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Model Structure from Data: An Application to On-Line Handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Binsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (2), pp.30-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode générique pour la conception de moteurs de reconnaissance de symboles manuscrits en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hidden Markov Models combination framework for Handwriting Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadji Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachem Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2403,51 +2403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 Workshop on Behavioral Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Phase and Quantitative susceptibility mapping with Scan-Specific Complex Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimje Swetali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2686,217 +2686,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANGRIA: one-Shot leArNinG super-ResolutIon with Adversarial training for accelerated Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification hiérarchique pour des données transcriptomiques faiblement supervisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetali Nimje</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Thierry Artieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOINT CAp (Conférence sur l'Apprentissage automatique) and RFIAP (Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, VANNES, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050162v1</w:t>
+                <w:t xml:space="preserve">hal-04327608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification hiérarchique pour des données transcriptomiques faiblement supervisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SANGRIA: one-Shot leArNinG super-ResolutIon with Adversarial training for accelerated Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Artieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Villoutreix</w:t>
+                <w:t xml:space="preserve">Swetali Nimje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">JOINT CAp (Conférence sur l'Apprentissage automatique) and RFIAP (Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327608v1</w:t>
+                <w:t xml:space="preserve">hal-04050162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Regularization with Polynomial Growth in Deep Tensor Factorization</w:t>
               </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachem Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachem Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3340,64 +3340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a general framework for spatio-temporal transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMRL Workshop - NeurIPS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,51 +3560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachem Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,338 +3744,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepström: ´ Emulsion de noyaux et d'apprentissage profond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2018 - Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091648v2</w:t>
+                <w:t xml:space="preserve">hal-02101404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ESANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101404v1</w:t>
+                <w:t xml:space="preserve">hal-02100672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deepström: ´ Emulsion de noyaux et d'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">CAp 2018 - Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100672v1</w:t>
+                <w:t xml:space="preserve">hal-02091648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active-Learning</w:t>
               </w:r>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Automatic Selection, Configuration and Composition of Machine Learning Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.28-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Capture Synthesis with Adversarial Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,51 +4251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic prior knowledge integration method: Application to generative and discriminative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4424,51 +4424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Neural Networks for Adaptive Feature Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,51 +4649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting lexical representation and OOV handling from written to spoken language with word embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Tajtelbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2015 - 23rd European Symposium on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4865,51 +4865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laughing Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4973,51 +4973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Radenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Milhorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,260 +5062,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bloom Filters for Large MultiLabel Classification Tasks</w:t>
+                <w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Cisse</w:t>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Usunier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ianis Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States. pp.1851-1859</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942742v1</w:t>
+                <w:t xml:space="preserve">hal-00847207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust Bloom Filters for Large MultiLabel Classification Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Usunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States. pp.1851-1859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847207v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech-driven eyebrow motion synthesis with contextual Markovian models</w:t>
               </w:r>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Radenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,51 +5444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA 2013 - 13th International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Edinburgh, United Kingdom. pp.217-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,291 +5528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning compact class codes for fast inference in large multi class classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.506-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270082v1</w:t>
+                <w:t xml:space="preserve">hal-01273309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning compact class codes for fast inference in large multi class classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Horincar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.506-520, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany. pp.395-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273309v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based Retrieval of Environmental Sounds by Multiresolution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diemo Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5850,51 +5850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Radenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2113-2116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5967,51 +5967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.837-840, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6058,51 +6058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid HMM and HCRF model for sequence classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bruges, Belgium. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6153,51 +6153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh-Minh-Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2011 - 11th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.513-517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6257,51 +6257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh-Minh-Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.409-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,51 +6339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Refinement of HMM and HCRF for Sequence Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Workshop on Partially Supervised Learning (PSL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ulm, Germany. pp.92-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,64 +6524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning efficient error correcting output codes for large hierarchical multi-class problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6645,51 +6645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th international conference on Web information systems engineering (WISE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Hong Kong, China. pp.262-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6748,51 +6748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural conditional random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6830,51 +6830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Margin Training of Gaussian HMMs for Handwriting Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.976-980, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6921,51 +6921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Margin Training for Hidden Markov Models with Partially Observed States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Montreal, Canada. pp.265-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage rapide de SVM dans le primal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2008 - 10e Conférence d'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ile de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7240,51 +7240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Method for Training Linear SVM in the Primal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning (ECML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Antwerp, Belgium. pp.272-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7312,234 +7312,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-Margin Learning of Gaussian Mixtures with Sequential Minimal Optimization</w:t>
+                <w:t xml:space="preserve">Optimisation du Primal pour les SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conference Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.273-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301599v1</w:t>
+                <w:t xml:space="preserve">hal-01301554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Primal pour les SVM</w:t>
+                <w:t xml:space="preserve">Max-Margin Learning of Gaussian Mixtures with Sequential Minimal Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.273-284</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301554v1</w:t>
+                <w:t xml:space="preserve">hal-01301599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of bayesian model averaging to histograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence d'Apprentissage, CAp 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7590,51 +7590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7685,51 +7685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de mélanges de gaussiens par maximisation de la marge avec SMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conference d'Apprentissage, CAp 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7748,316 +7748,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs de Markov conditionnels pour le traitement de séquences</w:t>
+                <w:t xml:space="preserve">Polynomial Conditional Random Fields for signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.639-650</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.797-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351988v1</w:t>
+                <w:t xml:space="preserve">hal-01337124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Conditional Random Fields for signal processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patch Learning for Incremental Classifier Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.797-798</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.807-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337124v1</w:t>
+                <w:t xml:space="preserve">hal-01337594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch Learning for Incremental Classifier Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Champs de Markov conditionnels pour le traitement de séquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.807-808</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.639-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337594v1</w:t>
+                <w:t xml:space="preserve">hal-01351988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Random Fields for Online Handwriting Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh-Minh-Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8095,51 +8095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'écrit en ligne à l'aide de réseaux bayésiens et de caractéristiques relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8190,51 +8190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling On-line Handwriting Using Pairwise Relational Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8285,51 +8285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically building domain model in hypermedia applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Njike Fotzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de Modèles par des Méthodes à Noyaux pour la classification de données séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8501,51 +8501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Random Field for tracking user behavior based on his eye's movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS'05 Workshop on Machine Learning for Implicit Feedback and User Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Whistler, BC, Canada. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélange de densités semi-markoviennes pour la classification de données biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Estacio-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8704,51 +8704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic learning of domain model for personalized hypermedia applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Njike Fotzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8914,338 +8914,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning HMM Structure for On-line Handwriting Modelization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Segmentation de documents écrits en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFED 2004 - Huitième colloque international francophone sur l'écrit et le document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520496v1</w:t>
+                <w:t xml:space="preserve">sic_00001209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de documents écrits en ligne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un modèle probabiliste de detection en ligne de nouvelevenement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Binsztok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED 2004 - Huitième colloque international francophone sur l'écrit et le document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.157-162</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001209v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle probabiliste de detection en ligne de nouvelevenement</w:t>
+                <w:t xml:space="preserve">Learning HMM Structure for On-line Handwriting Modelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Binsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.407-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWFHR.2004.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520532v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une approche générique pour la reconnaissance de l'écriture manuscrite en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9289,51 +9289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement de tracés manuscrits en ligne par modèles markoviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Binsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9377,51 +9377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling spatial information in on-line handwriting recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.14-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9468,51 +9468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to sequence clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Binsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9563,51 +9563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement de tracés manuscrits en ligne par modèles Markoviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Binsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'écrit et le Document (CIFED 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9645,51 +9645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche générique pour la reconnaissance de l'écriture manuscrite en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9721,222 +9721,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic approach for on-line handwriting recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On-Line Handwritten Documents Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.401-406, </w:t>
+              <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.148-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWFHR.2004.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWFHR.2004.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520580v1</w:t>
+                <w:t xml:space="preserve">hal-01520534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Handwritten Documents Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A generic approach for on-line handwriting recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanparith Marukatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.148-153, </w:t>
+              <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.401-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWFHR.2004.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWFHR.2004.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520534v1</w:t>
+                <w:t xml:space="preserve">hal-01520580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible recognition engine for complex on-line handwritten character recognition</w:t>
               </w:r>
@@ -9948,51 +9948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10078,51 +10078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10199,51 +10199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10320,51 +10320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10436,51 +10436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de documents peu structurés par grammaires probabilistes : application aux pages manuscrites en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadji Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'écrit et le document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10518,51 +10518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaires probabilistes appliquées à la segmentation de documents manuscrits en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadji Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10600,51 +10600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Driven Design of an ANN/HMM System for On-Line Unconstrained Handwritten Character Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10691,51 +10691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke level HMMs for on-line handwriting recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10795,51 +10795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejection Methods for Handwriting Sentence Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10899,51 +10899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Sharing in a Hybrid Neuro-Markovian On-Line Handwriting Recognition System through a Simple Hierarchical Clustering Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11003,51 +11003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Inference for an ANN / HMM Hybrid On-Line Handwriting Recognition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,51 +11120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VQ-Based On-Line Handwritten Character Recognition through Learning and Adaptive Edit Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11237,51 +11237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Style Variation Absorption for a Hybrid Neuro-Markovian On-line Handwriting Recognition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11345,51 +11345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for combining on-line and off-line information in an on-line handwriting recognition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadji Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,51 +11462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence recognition through hybrid neuro-markovian modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanparith Marukatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11566,51 +11566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal segmental models for on-line handwriting recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11683,51 +11683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke level modeling of on-line hanwriting through multi-modal segmental models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,51 +11843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherif Makram-Ebeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France. pp.1205-1208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherif Makram-Ebeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN'99 - 9th International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Edinburgh, United Kingdom. pp.455-460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12100,51 +12100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12208,51 +12208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banff, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12322,51 +12322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laughter Animation Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12417,51 +12417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and User Modeling: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Advanced Study on Mining Massive Data Sets for Security (MMDSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, IOS Press, pp.76-84, 2007, NATO Science for Peace and Security Series - D: Information and Communication Security, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12495,51 +12495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Character to Sentences: A Hybrid Neuro-Markovian System for On-Line Handwriting Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12661,77 +12661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODIS: Multi-Omics Data Integration for Small and unpaired datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lepe-Soltero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12775,51 +12775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12863,51 +12863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,51 +12964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Paliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13114,51 +13114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13232,51 +13232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13324,51 +13324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Plans Sécants Régularisée pour l'Optimisation Non convexe : Annexe à l'article dans JMLR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Minh Tri Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.2012.001, LIP6. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13480,51 +13480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FB185FC"/>
+    <w:nsid w:val="1521D7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13711,51 +13711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-artieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3696-0321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144311992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105730" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01156600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsatsaronis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Malakasiotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zschunke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0564-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Radenen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Minh Tri Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.11-27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q6Z9LSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Sicard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanparith Marukatat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Binsztok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadji Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-002-0096-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J74FXDR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferreyra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plegat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Ara&#250;jo Vit&#243;ria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Esposito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Benazha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hariz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimje Swetali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Artieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Milanesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091661v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091648v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727788" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luepol Pipanmaekaporn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Tajtelbom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01203795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Cisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638360" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC5M8WFV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_38" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guyomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466990" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Minh-Tri Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.109" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28258-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F1XWJK2H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.221" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1553374.1553408" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Frinken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bunke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_23" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8RQ206S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87479-9_36" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;zillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104207v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Njike Fotzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Estacio-Moreno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petitjean" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520496v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.60" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.48" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.78" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2003.1227817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44989-2_106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SB77XGMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561398v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166984" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030914" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030879" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166993" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201940" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561387v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1199025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953886" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.906059" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572580v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574992v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991151" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30808-1_190-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-76" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepe-Soltero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Kosmopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Paliouras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-artieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3696-0321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144311992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105730" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01156600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsatsaronis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Malakasiotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zschunke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0564-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Radenen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Minh Tri Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.11-27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q6Z9LSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Sicard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanparith Marukatat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Binsztok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadji Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-002-0096-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J74FXDR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferreyra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plegat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Ara&#250;jo Vit&#243;ria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Esposito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Benazha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hariz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimje Swetali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Artieres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Milanesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091661v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091648v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727788" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luepol Pipanmaekaporn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Tajtelbom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01203795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Cisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638360" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC5M8WFV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guyomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466990" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Minh-Tri Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.109" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28258-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F1XWJK2H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.221" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1553374.1553408" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Frinken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bunke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_23" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8RQ206S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87479-9_36" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;zillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104207v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Njike Fotzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Estacio-Moreno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petitjean" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.60" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.48" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.78" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2003.1227817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44989-2_106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SB77XGMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561398v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166984" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030914" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030879" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166993" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201940" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561387v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1199025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953886" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.906059" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572580v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574992v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991151" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30808-1_190-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-76" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepe-Soltero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Kosmopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Paliouras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>