--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,13425 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13374 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Artières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-artieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3696-0321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144311992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=p0-_w_AAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Trapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.02.27.582302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial label learning for automated classification of single-cell transcriptomic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Villoutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.e1012006. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Trapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno L Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.98047.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised machine learning on Galactic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-subject pattern analysis for multivariate group analysis of functional neuroimaging. A unifying formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.105730. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning for modeling human motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1594-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First automatic passive acoustic tool for monitoring two species of procellarides (Pterodroma baraui and Puffinus bailloni) on Reunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.55 - 60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online refresh strategies for content based feed aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.913-947. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-014-0288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the BIOASQ large-scale biomedical semantic indexing and question answering competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Tsatsaronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Balikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodromos Malakasiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Partalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zschunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling signal variability with contextual markovian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Radenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.236-245. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride champs Markovien conditionnel et réseau de neurones profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.14.2.11-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning mixture models with support vector machines for sequence classification and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.3224-3230. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sequences using pairwise relational features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (9), pp.1922-1931. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line handwritten shape recognition using segmental Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2007.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Model Structure from Data: An Application to On-Line Handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Binsztok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.30-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode générique pour la conception de moteurs de reconnaissance de symboles manuscrits en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (3), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hidden Markov Models combination framework for Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadji Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (4), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-002-0096-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling redundant and synergistic interactions in the alignment between auditory brains and machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Araújo Vitória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Cognitive Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hallucination in Disentangled Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Benazha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Regularization in Deep Tucker Factorization: Low-Rankness via Structured Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled probing of foundation models in the auditory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 Workshop on Behavioral Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Phase and Quantitative susceptibility mapping with Scan-Specific Complex Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimje Swetali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ISMRM &amp; ISMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANGRIA: one-Shot leArNinG super-ResolutIon with Adversarial training for accelerated Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetali Nimje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOINT CAp (Conférence sur l'Apprentissage automatique) and RFIAP (Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, VANNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification hiérarchique pour des données transcriptomiques faiblement supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Villoutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Regularization with Polynomial Growth in Deep Tensor Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Regularization in Deep Tensor Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSM-nets: Compressing Neural Networks with Product of Sparse Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general framework for spatio-temporal transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pinol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Villoutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMRL Workshop - NeurIPS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning by Weighting Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping individual differences in cortical architecture using multi-view representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Networks with Adaptive Nyström Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada. pp.12705-12716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepström: ´ Emulsion de noyaux et d'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp 2018 - Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Automatic Selection, Configuration and Composition of Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Capture Synthesis with Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks for Adaptive Feature Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Neural Information Processing (ICONIP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.591-599, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic prior knowledge integration method: Application to generative and discriminative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Cost-Sensitive Feature Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint syntactic and semantic analysis with a multitask Deep Learning Framework for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing semantic feature spaces for brain-reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luepol Pipanmaekaporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Tajtelbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2015 - 23rd European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting lexical representation and OOV handling from written to spoken language with word embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughing Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des HMMs paramétriques pour la reconnaissance de parole en environnement bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Radenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 : 30e Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.466 - 474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bloom Filters for Large MultiLabel Classification Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Usunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States. pp.1851-1859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech-driven eyebrow motion synthesis with contextual Markovian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Radenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3756-3760, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2013.6638360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Multimodal Behaviors from Speech Prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2013 - 13th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Edinburgh, United Kingdom. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40415-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Detection of Drawn Symbols in Old Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.837-840, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany. pp.395-410, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning compact class codes for fast inference in large multi class classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.506-520, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-based Retrieval of Environmental Sounds by Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Radenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2113-2116, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid HMM and HCRF model for sequence classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Soullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Hidden Conditional Random Fields and Non Linear Feature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh-Minh-Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2011 - 11th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.513-517, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro HCRFs pour l'étiquetage de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh-Minh-Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.409-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Refinement of HMM and HCRF for Sequence Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Soullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Partially Supervised Learning (PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ulm, Germany. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28258-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Refresh Strategies for RSS Feed Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning efficient error correcting output codes for large hierarchical multi-class problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Large Scale Hierarchical Classification (at ECML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural conditional random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Effort Refresh Strategies for Content-Based RSS Feed Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th international conference on Web information systems engineering (WISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong, China. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17616-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Handwriting Recognition by Combining Two Forms of Hidden Markov Models and a Recurrent Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Frinken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Bunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Münster, Germany. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Margin Training of Gaussian HMMs for Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.976-980, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Training for Hidden Markov Models with Partially Observed States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Canada. pp.265-272, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1553374.1553408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Margin Learning of Gaussian Mixtures with Sequential Minimal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du Primal pour les SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage rapide de SVM dans le primal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp 2008 - 10e Conférence d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Method for Training Linear SVM in the Primal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Antwerp, Belgium. pp.272-287, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87479-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de mélanges de gaussiens par maximisation de la marge avec SMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conference d'Apprentissage, CAp 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of bayesian model averaging to histograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence d'Apprentissage, CAp 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based intelligent educational system for car drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brézillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brézillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling On-line Handwriting Using Pairwise Relational Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de Markov conditionnels pour le traitement de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.639-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Learning for Incremental Classifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.807-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Conditional Random Fields for signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.797-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Random Fields for Online Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh-Minh-Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écrit en ligne à l'aide de réseaux bayésiens et de caractéristiques relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la navigation dans des hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de Modèles par des Méthodes à Noyaux pour la classification de données séquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.165-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically building domain model in hypermedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Njike Fotzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for User Modeling: Challenges, UM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Random Field for tracking user behavior based on his eye's movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'05 Workshop on Machine Learning for Implicit Feedback and User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Whistler, BC, Canada. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange de densités semi-markoviennes pour la classification de données biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Estacio-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2005 - 37èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning of domain model for personalized hypermedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Njike Fotzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2005 - 19th Internation Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.1624-1625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach for on-line handwriting recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.401-406, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWFHR.2004.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Handwritten Documents Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.148-153, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWFHR.2004.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning HMM Structure for On-line Handwriting Modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Binsztok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.407-412, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWFHR.2004.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de documents écrits en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED 2004 - Huitième colloque international francophone sur l'écrit et le document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste de detection en ligne de nouvelevenement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Binsztok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une approche générique pour la reconnaissance de l'écriture manuscrite en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de tracés manuscrits en ligne par modèles markoviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Binsztok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling spatial information in on-line handwriting recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWFHR.2004.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to sequence clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Binsztok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Artificial Intelligence (ECAI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.420-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de tracés manuscrits en ligne par modèles Markoviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Binsztok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'écrit et le Document (CIFED 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche générique pour la reconnaissance de l'écriture manuscrite en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'écrit et le Document (CIFED 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible recognition engine for complex on-line handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, United Kingdom. pp.1048-1052, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2003.1227817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de comportements Utilisateurs de produits hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2003 - 3èmes journées Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.423-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical machine learning for tracking hypermedia user behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLIRUM'03 - 2nd Workshop on Machine Learning, Information Retrieval and User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and tracking of hypermedia navigation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.891-900, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44989-2_106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Style Variation Absorption for a Hybrid Neuro-Markovian On-line Handwriting Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2002 - International Conference on Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Crema, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Design of an ANN/HMM System for On-Line Unconstrained Handwritten Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Multimodal interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, PA, United States. pp.149-154, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMI.2002.1166984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke level HMMs for on-line handwriting recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Niagara, Canada. pp.227-232, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWFHR.2002.1030914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de documents peu structurés par grammaires probabilistes : application aux pages manuscrites en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadji Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'écrit et le document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires probabilistes appliquées à la segmentation de documents manuscrits en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadji Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection Methods for Handwriting Sentence Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWFHR 2002 - 8th International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Niagara, Canada. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWFHR.2002.1030879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Sharing in a Hybrid Neuro-Markovian On-Line Handwriting Recognition System through a Simple Hierarchical Clustering Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Multimodal interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, PA, United States. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMI.2002.1166993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Inference for an ANN / HMM Hybrid On-Line Handwriting Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapore, Singapore. pp.2479-2483, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VQ-Based On-Line Handwritten Character Recognition through Learning and Adaptive Edit Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONIP 2002 - 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapore, Singapore. pp.2008-2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1199025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for combining on-line and off-line information in an on-line handwriting recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadji Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2001 - 6th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Seattle, WA, United States. pp.412-416, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2001.953823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence recognition through hybrid neuro-markovian modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2001 - 6th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Seattle, WA, United States. pp.731-735, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2001.953886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal segmental models for on-line handwriting recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Spain. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.906059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke level modeling of on-line hanwriting through multi-modal segmental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Amsterdam, Netherlands. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic contour extraction in images using a 2-D hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Makram-Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN'99 - 9th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Edinburgh, United Kingdom. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19991151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle markovien et programmation dynamique pour l'extraction de contours : application à des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Makram-Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France. pp.1205-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning States Representations in POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations, ICLR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Banff, Canada. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning for cold-start recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Banff, Canada. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Animation Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertram Müller; Sebastian I. Wolf; Gert-Peter Brueggemann; Zhigang Deng; Andrew McIntosh; Freeman Miller; William Scott Selbie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30808-1_190-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and User Modeling: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study on Mining Massive Data Sets for Security (MMDSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.76-84, 2007, NATO Science for Peace and Security Series - D: Information and Communication Security, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-898-4-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Character to Sentences: A Hybrid Neuro-Markovian System for On-Line Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanparith Marukatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Methods in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, World Scientific Pub Co Inc, 2002, World Scientific Series on Machine Perception and Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS: Multi-Omics Data Integration for Small and unpaired datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lepe-Soltero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Villoutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSHTC: A Benchmark for Large-Scale Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Partalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Paliouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de signaux acoustiques : Recherche des valeurs optimales des 17 paramètres d'entrée de la fonction melfcc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de signaux acoustiques : Classification de matrices cepstre par Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Plans Sécants Régularisée pour l'Optimisation Non convexe : Annexe à l'article dans JMLR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Minh Tri Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2012.001, LIP6. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13480,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1521D7FA"/>
+    <w:nsid w:val="C50D0E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13711,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-artieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3696-0321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144311992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105730" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01156600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsatsaronis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Malakasiotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zschunke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0564-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Radenen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Minh Tri Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.11-27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q6Z9LSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Sicard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanparith Marukatat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Binsztok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadji Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-002-0096-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J74FXDR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferreyra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plegat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Ara&#250;jo Vit&#243;ria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Esposito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Benazha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hariz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimje Swetali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Artieres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Milanesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091661v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091648v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727788" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luepol Pipanmaekaporn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Tajtelbom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01203795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Cisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638360" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC5M8WFV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guyomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466990" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Minh-Tri Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.109" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28258-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F1XWJK2H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.221" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1553374.1553408" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Frinken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bunke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_23" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8RQ206S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87479-9_36" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;zillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104207v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Njike Fotzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Estacio-Moreno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petitjean" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.60" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.48" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.78" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2003.1227817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44989-2_106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SB77XGMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561398v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166984" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030914" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030879" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166993" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201940" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561387v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1199025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953886" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.906059" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572580v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574992v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991151" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30808-1_190-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-76" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepe-Soltero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Kosmopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Paliouras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-artieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3696-0321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144311992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=p0-_w_AAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105730" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01156600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsatsaronis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Malakasiotis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zschunke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0564-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Radenen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Minh Tri Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.11-27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q6Z9LSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Sicard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanparith Marukatat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Binsztok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadji Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-002-0096-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J74FXDR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferreyra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plegat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Ara&#250;jo Vit&#243;ria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Esposito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Benazha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hariz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimje Swetali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Artieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Milanesi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091661v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091648v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727788" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luepol Pipanmaekaporn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Tajtelbom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01203795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Cisse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215185v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638360" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC5M8WFV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guyomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466990" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_38" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288328" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vinel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Minh-Tri Do" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.109" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00706018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28258-4_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F1XWJK2H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297958v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Frinken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Peter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bunke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_23" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8RQ206S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.221" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1553374.1553408" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87479-9_36" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;zillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petitjean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Njike Fotzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Estacio-Moreno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520534v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.78" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.60" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497774v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.48" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533242v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2003.1227817" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44989-2_106" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SB77XGMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166984" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030914" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2002.1030879" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMI.2002.1166993" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201940" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561387v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1199025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953823" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2001.953886" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marchand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.906059" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574992v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991151" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574487v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30808-1_190-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-76" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepe-Soltero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691460v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Kosmopoulos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Paliouras" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488786v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>