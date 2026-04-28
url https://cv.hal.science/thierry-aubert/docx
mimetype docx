--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -901,563 +901,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Camus</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2978179⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865522v1</w:t>
+                <w:t xml:space="preserve">hal-02916341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">Thierry Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.6985-6991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2978179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916341v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272689v1</w:t>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/LiNbO 3 Packageless Structure as a Low-Profile Sensor for Potential On-Body Applications</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
@@ -4917,182 +4917,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Cr5Si3 electrodes on langasite surface acoustic wave resonators for high temperature sensing</w:t>
+                <w:t xml:space="preserve">Study of Cr-Si Electrodes on Langasite Surface Acoustic Wave Resonators for High Temperature Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Streque</w:t>
+                <w:t xml:space="preserve">J. Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Soussou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Bartoli</w:t>
+                <w:t xml:space="preserve">M.A. Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Taguett</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2018</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032746v1</w:t>
+                <w:t xml:space="preserve">hal-02413187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectrometry characterization of iron doped different composition lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,674 +5137,674 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Cr-Si Electrodes on Langasite Surface Acoustic Wave Resonators for High Temperature Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Cr5Si3 electrodes on langasite surface acoustic wave resonators for high temperature sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Streque</w:t>
+                <w:t xml:space="preserve">F Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Soussou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">A Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413187v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413204v1</w:t>
+                <w:t xml:space="preserve">hal-01692287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413145v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; packageless structure as a low-profile sensor for on-body applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bartoli</w:t>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pigeat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692287v1</w:t>
+                <w:t xml:space="preserve">hal-02413145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/ZnO/LiNbO3 structure for packageless acoustic wave sensors</w:t>
               </w:r>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5963,51 +5963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature SAW electrodes based on Ir-Rh thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6538,51 +6538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on Ir-Rh alloys thin films as electrodes for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,51 +6646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the Ir-Rh system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7958,247 +7958,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
+                <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Assouar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoumnone Bournebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instruments (ICEMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.2-890-2-898</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114817v1</w:t>
+                <w:t xml:space="preserve">hal-02114812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
+                <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoumnone Bournebe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Instruments (ICEMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.2-890-2-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114812v1</w:t>
+                <w:t xml:space="preserve">hal-02114817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of COM parameters on Pt/LGS for high temperature SAW sensor</w:t>
               </w:r>
@@ -8975,51 +8975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2014.3041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Salzmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXNPLVTZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eisele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fachberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03070974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2014.3041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Salzmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXNPLVTZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eisele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fachberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03070974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>