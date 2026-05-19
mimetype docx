--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -529,399 +529,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langasite as Piezoelectric Substrate for Sensors in Harsh Environments: Investigation of Surface Degradation under High-Temperature Air Atmosphere</w:t>
+                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21175978⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394418v1</w:t>
+                <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247120v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
+                <w:t xml:space="preserve">Langasite as Piezoelectric Substrate for Sensors in Harsh Environments: Investigation of Surface Degradation under High-Temperature Air Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Floer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.5978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21175978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169653v1</w:t>
+                <w:t xml:space="preserve">hal-03394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
               </w:r>
@@ -1188,64 +1188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,64 +1309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Naumenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,51 +1590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,64 +1724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,90 +1858,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.35-42. </w:t>
@@ -1992,64 +1992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,77 +2126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A promising method to derive the temperature coefficients of material constants of SAW and BAW materials. first application to LGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (8), pp.1335-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2332,334 +2332,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Sapphire: a promising structure for high temperature and high frequency SAW devices</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of some useful langasite cuts for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Blampain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jochen Bardong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Salzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2271863⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.814-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2013.2630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923015v1</w:t>
+                <w:t xml:space="preserve">hal-00923010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of some useful langasite cuts for high-temperature SAW applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">AlN/Sapphire: a promising structure for high temperature and high frequency SAW devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Salzmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.814-823. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (12), pp.4607-4612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2013.2630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2271863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923010v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method to derive accurate temperature coefficients of material constants from high-temperature SAW measurements: application to langasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (10), pp.2137-2141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2687,360 +2687,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783991v1</w:t>
+                <w:t xml:space="preserve">hal-00783993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bardong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783993v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly textured growth of AlN films on sapphire by magnetron sputtering for high temperature surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3091,77 +3091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of platinum/tantalum as interdigital transducers for SAW devices in high-temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,64 +3225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Plee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (3), pp.478-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3948,64 +3948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4056,103 +4056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
@@ -4194,90 +4194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en temps réel de la fermentation alcoolique par spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4302,51 +4302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive properties of lithium niobate crystals studied by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey M Kostritskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Optics and Photonics (AOP) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
@@ -4421,454 +4421,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScAlN thin films studied by Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Numerical investigations of the impact of low cost fabrication of Cu2O on solar cell performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zaraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190315v1</w:t>
+                <w:t xml:space="preserve">hal-02306812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of thermal expansion coefficient of graphene in the temperature range of 100-700K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Yeganyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of the impact of low cost fabrication of Cu2O on solar cell performances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ScAlN thin films studied by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306812v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-doped Lithium Niobate crystals studied by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narine Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
@@ -5061,90 +5061,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectrometry characterization of iron doped different composition lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
@@ -5292,519 +5292,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692287v1</w:t>
+                <w:t xml:space="preserve">hal-02413204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Taguett</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413204v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; packageless structure as a low-profile sensor for on-body applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413145v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/ZnO/LiNbO3 structure for packageless acoustic wave sensors</w:t>
               </w:r>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5924,64 +5924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on stoichiometric lithium niobate as piezoelectric substrate for high-temperature surface acoustic waves applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature SAW electrodes based on Ir-Rh thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,90 +6179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packageless acoustic wave sensors for wireless body-centric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kouitat Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1-3, </w:t>
@@ -6294,308 +6294,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Al2O3/GaN/Sapphire layered structure for high temperature SAW sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Piezoelectricity, Acoustic Waves, and Device Applications (SPAWDA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPAWDA.2015.7364451⟩</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257596v1</w:t>
+                <w:t xml:space="preserve">hal-01257590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Mengis</w:t>
+                <w:t xml:space="preserve">Potential of Al2O3/GaN/Sapphire layered structure for high temperature SAW sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Trento, Italy. </w:t>
+              <w:t xml:space="preserve">Symposium on Piezoelectricity, Acoustic Waves, and Device Applications (SPAWDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jinan, China. pp.106-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWDA.2015.7364451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257590v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on Ir-Rh alloys thin films as electrodes for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the Ir-Rh system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,77 +6784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6888,51 +6888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelastic effects in Pt IDTs. Impact on the behavior of high-temperature LGS-based SAW devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6983,51 +6983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized set of temperature coefficients for LGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Czech Republic. pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7065,77 +7065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire as packageless structure for SAW applications in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,64 +7182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of langasite regarding SAW applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresde, Germany. pp.2098-2101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7273,90 +7273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium interdigital transducers for ultra-high-temperature SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7381,64 +7381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless SAW sensor for high temperature applications: material point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7463,103 +7463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is AlN/Sapphire bilayer structure an alternative to langasite for ultra-high-temperature SAW applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7593,77 +7593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of several langasite cuts by high temperature in situ characterizations of surface acoustic waves delay lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eisele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7731,77 +7731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdieh Seifaddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7843,90 +7843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of AlN/Sapphire bilayer structure for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7964,77 +7964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,51 +8089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8184,103 +8184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of COM parameters on Pt/LGS for high temperature SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, China. pp.820, </w:t>
@@ -8331,77 +8331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measurement method to characterize piezoelectric SAW substrates at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8497,64 +8497,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the limit operating temperature of LiNbO3 as substrate for SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'élaboration de capteurs sans-fil, opérant à très haute température (500-1000º), à base de dispositifs à ondes élastiques de surface : choix des matériaux constitutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8744,51 +8744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, caractérisation et intégration des matériaux constitutifs de dispositifs à ondes élastiques guidées, destinés à des applications à haute température (400 – 1000°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Lorraine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8975,51 +8975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2014.3041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Salzmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXNPLVTZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eisele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fachberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03070974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2014.3041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Salzmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2013.2804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXNPLVTZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eisele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fachberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03070974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>