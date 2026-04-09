--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry AUSSENAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Unité Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-5347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059779683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble lignin extract from ozonation of Miscanthus giganteus for bioactive starch packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Anouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGPR-Soil Microbial Communities’ Interactions and Their Influence on Wheat Growth Promotion and Resistance Induction against Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eickermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1416), pp.2-18. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of vine shoots as a source of lignocellulosic phenolic-rich fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Benito-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Ortiz-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.10795 - 10810. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05558-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and Durability of Paenibacillus sp. strain B2 in Co-Inoculation with Arthrobacter sp. SSM-004 and Microbacterium sp. SSM-001 for Growth Promotion and Resistance Induction in Wheat against Mycosphaerella graminicola and Drought Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1000603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat Aleurone Layer: Optimisation of Its Benefits and Application to Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11223552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and durable systemic wheat-induced resistance by a plant-growth-promoting rhizobacteria consortium of Paenibacillus sp. strain B2 and Arthrobacter spp. strain AA against Zymoseptoria tritici and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.101830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2022.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Profile Study of Ozone Decolorization of Reactive Dyed Cotton Textiles by Utilizing Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1225. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the color stripping of the pigment printed cotton fabric using the ozone assisted process: A study on the decolorization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.155892502199275. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1558925021992757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatments for Preserving Fresh Vegetables Quality: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10030605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Plant Genotype, Growth Stage, and Mycosphaerella graminicola Strains on the Efficiency and Durability of Wheat-Induced Resistance by Paenibacillus sp. Strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.587. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of septoria leaf blotch and growth promotion in wheat by &amp;lt;em&amp;gt;Paenibacillus&amp;lt;/em&amp;gt; sp strain B2 and &amp;lt;em&amp;gt;Curtobacterium plantarum&amp;lt;/em&amp;gt; strain EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of mixtures of fluorophores in biological media using fluorescence spectroscopy and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Fluorophore Mixtures in Biological Media Using Fluorescence Spectroscopy and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylose and amylopectin in starch by asymmetric flow field-flow fractionation with multi-angle light scattering and refractive index detection (AF4–MALS–RI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richard White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.457 - 463. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: Absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Lein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-insoluble glutenin polymer formation in developing grains of hexaploid wheat : role of the HMW-GS/LMW-GS ratio and the drying rate during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (3), pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in SDS Solubility of Glutenin Polymers During Dough Mixing and Resting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and changes in molecular size distribution of polymeric proteins in developing grains of hexaploid wheats: role of the desiccation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.301. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PP99010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatment of Wheat Flour Naturally Rich in Fibres and Proteins: Impact on its Biochemical, Technological and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry, Quality, and Technology Conference​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cereals &amp; Grains Association, Oct 2024, Schaumburg, Illinois ​​, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in agriculture and food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in grain processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROCESS OF DISINFECTION AND DEODORIZATION OF HELMET BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lerzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Staut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility, efficiency, and durability of a mixture of three plant-growth-promoting rhizobacteria for promoting wheat growth and inducing resistance against Mycosphaerella graminicola and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dissolved Ozone and Free Chlorine for the Viral Decontamination of Ready-to-Eat Salads at the Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Picoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of durability and pathogen strains on the wheat induced resistance against Zymoseptoria tritici as a response to Paenibacillus sp. strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Crop Protection and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotypes and pathogen strains are important factors could influence effectiveness and persistence of wheat induced resistance against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Infection day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Wheat Grains Ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Aug 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of polymeric proteins in developing grains of hexaploid wheats in relation with changes in the glutathione thiol-disulfide status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Clermont-Ferrand, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-unextractable glutenin polymer formation in wheat kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2001, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of flour naturally rich in fibres and proteins: impact on its technological and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une fraction meunière riche en protéines et en fibres sur les propriétés des pâte de blé et des pains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubersac Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wheat aleurone-rich flour for bread and baked products applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en amidon prégélatinisé sur un produit issu d’une pâte grasse sucrée levée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau protocole spécifique à l’Amylab FN pour l’aide à la détermination de l’efficacité des α-amylases exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Nestora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bosc-Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR MODELING OF THE N-TERMINAL REGIONS OF Y-TYPE HIGH MOLECULAR WEIGHT GLUTENIN SUBUNITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORING THIOREDOXIN GENE EXPRESSION BY REAL-TIME QUANTITATIVE RT-PCR IN WHEAT GRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIZE CHARACTERIZATION OF WHEAT PROTEINS BY ASYMMETRICAL FLOW FIELD-FLOW FRACTIONATION AND MULTI-ANGLE LASER LIGHT SCATTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quandalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Preservation and Waste Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia A. Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia A. Socaci, Anca G. Farcas, Thierry Aussenac and Jean-Claude Laguerre. IntechOpen, 2020, 978-1-78985-426-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.78920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry AUSSENAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Unité Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-5347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059779683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble lignin extract from ozonation of Miscanthus giganteus for bioactive starch packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Anouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGPR-Soil Microbial Communities’ Interactions and Their Influence on Wheat Growth Promotion and Resistance Induction against Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eickermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1416), pp.2-18. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of vine shoots as a source of lignocellulosic phenolic-rich fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Benito-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Ortiz-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.10795 - 10810. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05558-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat Aleurone Layer: Optimisation of Its Benefits and Application to Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11223552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and Durability of Paenibacillus sp. strain B2 in Co-Inoculation with Arthrobacter sp. SSM-004 and Microbacterium sp. SSM-001 for Growth Promotion and Resistance Induction in Wheat against Mycosphaerella graminicola and Drought Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1000603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and durable systemic wheat-induced resistance by a plant-growth-promoting rhizobacteria consortium of Paenibacillus sp. strain B2 and Arthrobacter spp. strain AA against Zymoseptoria tritici and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.101830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2022.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Profile Study of Ozone Decolorization of Reactive Dyed Cotton Textiles by Utilizing Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1225. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the color stripping of the pigment printed cotton fabric using the ozone assisted process: A study on the decolorization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.155892502199275. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1558925021992757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatments for Preserving Fresh Vegetables Quality: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10030605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Plant Genotype, Growth Stage, and Mycosphaerella graminicola Strains on the Efficiency and Durability of Wheat-Induced Resistance by Paenibacillus sp. Strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.587. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of septoria leaf blotch and growth promotion in wheat by &amp;lt;em&amp;gt;Paenibacillus&amp;lt;/em&amp;gt; sp strain B2 and &amp;lt;em&amp;gt;Curtobacterium plantarum&amp;lt;/em&amp;gt; strain EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of mixtures of fluorophores in biological media using fluorescence spectroscopy and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Fluorophore Mixtures in Biological Media Using Fluorescence Spectroscopy and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylose and amylopectin in starch by asymmetric flow field-flow fractionation with multi-angle light scattering and refractive index detection (AF4–MALS–RI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richard White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.457 - 463. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: Absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Lein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-insoluble glutenin polymer formation in developing grains of hexaploid wheat : role of the HMW-GS/LMW-GS ratio and the drying rate during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (3), pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in SDS Solubility of Glutenin Polymers During Dough Mixing and Resting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and changes in molecular size distribution of polymeric proteins in developing grains of hexaploid wheats: role of the desiccation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.301. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PP99010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatment of Wheat Flour Naturally Rich in Fibres and Proteins: Impact on its Biochemical, Technological and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry, Quality, and Technology Conference​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cereals &amp; Grains Association, Oct 2024, Schaumburg, Illinois ​​, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in grain processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in agriculture and food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROCESS OF DISINFECTION AND DEODORIZATION OF HELMET BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lerzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Staut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility, efficiency, and durability of a mixture of three plant-growth-promoting rhizobacteria for promoting wheat growth and inducing resistance against Mycosphaerella graminicola and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dissolved Ozone and Free Chlorine for the Viral Decontamination of Ready-to-Eat Salads at the Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Picoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of durability and pathogen strains on the wheat induced resistance against Zymoseptoria tritici as a response to Paenibacillus sp. strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Crop Protection and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotypes and pathogen strains are important factors could influence effectiveness and persistence of wheat induced resistance against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Infection day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Wheat Grains Ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Aug 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of polymeric proteins in developing grains of hexaploid wheats in relation with changes in the glutathione thiol-disulfide status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Clermont-Ferrand, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-unextractable glutenin polymer formation in wheat kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2001, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of flour naturally rich in fibres and proteins: impact on its technological and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une fraction meunière riche en protéines et en fibres sur les propriétés des pâte de blé et des pains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubersac Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wheat aleurone-rich flour for bread and baked products applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en amidon prégélatinisé sur un produit issu d’une pâte grasse sucrée levée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau protocole spécifique à l’Amylab FN pour l’aide à la détermination de l’efficacité des α-amylases exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Nestora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bosc-Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORING THIOREDOXIN GENE EXPRESSION BY REAL-TIME QUANTITATIVE RT-PCR IN WHEAT GRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR MODELING OF THE N-TERMINAL REGIONS OF Y-TYPE HIGH MOLECULAR WEIGHT GLUTENIN SUBUNITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIZE CHARACTERIZATION OF WHEAT PROTEINS BY ASYMMETRICAL FLOW FIELD-FLOW FRACTIONATION AND MULTI-ANGLE LASER LIGHT SCATTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quandalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Preservation and Waste Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia A. Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia A. Socaci, Anca G. Farcas, Thierry Aussenac and Jean-Claude Laguerre. IntechOpen, 2020, 978-1-78985-426-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.78920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5629283"/>
+    <w:nsid w:val="34A00F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-aussenac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059779683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Benito-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Ortiz-Gimeno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05558-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sorin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1558925021992757" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Chiaramonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richard White" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.04.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Lemelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Salvo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Lein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Aussenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Carceller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carceller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.1.39" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Carceller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP99010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600100v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lerzy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Staut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picoche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouyet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubersac Dhotel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bosc-Bierne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600995v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quandalle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Socaci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laguerre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.78920" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-aussenac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059779683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Benito-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Ortiz-Gimeno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05558-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1558925021992757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Chiaramonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richard White" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.04.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Lemelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Salvo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Lein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Aussenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Carceller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carceller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.1.39" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Carceller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP99010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lerzy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Staut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutrel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picoche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouyet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubersac Dhotel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bosc-Bierne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601011v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quandalle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Socaci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laguerre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.78920" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>