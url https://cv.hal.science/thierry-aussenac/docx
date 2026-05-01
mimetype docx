--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry AUSSENAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Unité Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-5347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059779683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble lignin extract from ozonation of Miscanthus giganteus for bioactive starch packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Anouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGPR-Soil Microbial Communities’ Interactions and Their Influence on Wheat Growth Promotion and Resistance Induction against Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eickermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1416), pp.2-18. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of vine shoots as a source of lignocellulosic phenolic-rich fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Benito-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Ortiz-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.10795 - 10810. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05558-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat Aleurone Layer: Optimisation of Its Benefits and Application to Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11223552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and Durability of Paenibacillus sp. strain B2 in Co-Inoculation with Arthrobacter sp. SSM-004 and Microbacterium sp. SSM-001 for Growth Promotion and Resistance Induction in Wheat against Mycosphaerella graminicola and Drought Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1000603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and durable systemic wheat-induced resistance by a plant-growth-promoting rhizobacteria consortium of Paenibacillus sp. strain B2 and Arthrobacter spp. strain AA against Zymoseptoria tritici and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.101830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2022.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Profile Study of Ozone Decolorization of Reactive Dyed Cotton Textiles by Utilizing Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1225. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the color stripping of the pigment printed cotton fabric using the ozone assisted process: A study on the decolorization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.155892502199275. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1558925021992757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatments for Preserving Fresh Vegetables Quality: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10030605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Plant Genotype, Growth Stage, and Mycosphaerella graminicola Strains on the Efficiency and Durability of Wheat-Induced Resistance by Paenibacillus sp. Strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.587. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of septoria leaf blotch and growth promotion in wheat by &amp;lt;em&amp;gt;Paenibacillus&amp;lt;/em&amp;gt; sp strain B2 and &amp;lt;em&amp;gt;Curtobacterium plantarum&amp;lt;/em&amp;gt; strain EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of mixtures of fluorophores in biological media using fluorescence spectroscopy and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Fluorophore Mixtures in Biological Media Using Fluorescence Spectroscopy and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylose and amylopectin in starch by asymmetric flow field-flow fractionation with multi-angle light scattering and refractive index detection (AF4–MALS–RI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richard White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.457 - 463. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: Absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Lein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-insoluble glutenin polymer formation in developing grains of hexaploid wheat : role of the HMW-GS/LMW-GS ratio and the drying rate during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (3), pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in SDS Solubility of Glutenin Polymers During Dough Mixing and Resting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and changes in molecular size distribution of polymeric proteins in developing grains of hexaploid wheats: role of the desiccation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.301. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PP99010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatment of Wheat Flour Naturally Rich in Fibres and Proteins: Impact on its Biochemical, Technological and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry, Quality, and Technology Conference​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cereals &amp; Grains Association, Oct 2024, Schaumburg, Illinois ​​, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in grain processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in agriculture and food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROCESS OF DISINFECTION AND DEODORIZATION OF HELMET BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lerzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Staut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility, efficiency, and durability of a mixture of three plant-growth-promoting rhizobacteria for promoting wheat growth and inducing resistance against Mycosphaerella graminicola and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dissolved Ozone and Free Chlorine for the Viral Decontamination of Ready-to-Eat Salads at the Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Picoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of durability and pathogen strains on the wheat induced resistance against Zymoseptoria tritici as a response to Paenibacillus sp. strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Crop Protection and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotypes and pathogen strains are important factors could influence effectiveness and persistence of wheat induced resistance against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Infection day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Wheat Grains Ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Aug 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of polymeric proteins in developing grains of hexaploid wheats in relation with changes in the glutathione thiol-disulfide status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Clermont-Ferrand, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-unextractable glutenin polymer formation in wheat kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2001, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of flour naturally rich in fibres and proteins: impact on its technological and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une fraction meunière riche en protéines et en fibres sur les propriétés des pâte de blé et des pains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubersac Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wheat aleurone-rich flour for bread and baked products applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en amidon prégélatinisé sur un produit issu d’une pâte grasse sucrée levée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau protocole spécifique à l’Amylab FN pour l’aide à la détermination de l’efficacité des α-amylases exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Nestora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bosc-Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORING THIOREDOXIN GENE EXPRESSION BY REAL-TIME QUANTITATIVE RT-PCR IN WHEAT GRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR MODELING OF THE N-TERMINAL REGIONS OF Y-TYPE HIGH MOLECULAR WEIGHT GLUTENIN SUBUNITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIZE CHARACTERIZATION OF WHEAT PROTEINS BY ASYMMETRICAL FLOW FIELD-FLOW FRACTIONATION AND MULTI-ANGLE LASER LIGHT SCATTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quandalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Preservation and Waste Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia A. Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia A. Socaci, Anca G. Farcas, Thierry Aussenac and Jean-Claude Laguerre. IntechOpen, 2020, 978-1-78985-426-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.78920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry AUSSENAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Unité Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-5347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059779683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble lignin extract from ozonation of Miscanthus giganteus for bioactive starch packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Anouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGPR-Soil Microbial Communities’ Interactions and Their Influence on Wheat Growth Promotion and Resistance Induction against Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eickermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1416), pp.2-18. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of vine shoots as a source of lignocellulosic phenolic-rich fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Benito-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Ortiz-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.10795 - 10810. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05558-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and Durability of Paenibacillus sp. strain B2 in Co-Inoculation with Arthrobacter sp. SSM-004 and Microbacterium sp. SSM-001 for Growth Promotion and Resistance Induction in Wheat against Mycosphaerella graminicola and Drought Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1000603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat Aleurone Layer: Optimisation of Its Benefits and Application to Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11223552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and durable systemic wheat-induced resistance by a plant-growth-promoting rhizobacteria consortium of Paenibacillus sp. strain B2 and Arthrobacter spp. strain AA against Zymoseptoria tritici and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.101830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2022.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Profile Study of Ozone Decolorization of Reactive Dyed Cotton Textiles by Utilizing Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1225. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the color stripping of the pigment printed cotton fabric using the ozone assisted process: A study on the decolorization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.155892502199275. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1558925021992757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatments for Preserving Fresh Vegetables Quality: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10030605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Plant Genotype, Growth Stage, and Mycosphaerella graminicola Strains on the Efficiency and Durability of Wheat-Induced Resistance by Paenibacillus sp. Strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.587. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of septoria leaf blotch and growth promotion in wheat by &amp;lt;em&amp;gt;Paenibacillus&amp;lt;/em&amp;gt; sp strain B2 and &amp;lt;em&amp;gt;Curtobacterium plantarum&amp;lt;/em&amp;gt; strain EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of mixtures of fluorophores in biological media using fluorescence spectroscopy and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Fluorophore Mixtures in Biological Media Using Fluorescence Spectroscopy and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: Absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylose and amylopectin in starch by asymmetric flow field-flow fractionation with multi-angle light scattering and refractive index detection (AF4–MALS–RI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richard White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.457 - 463. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Lein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-insoluble glutenin polymer formation in developing grains of hexaploid wheat : role of the HMW-GS/LMW-GS ratio and the drying rate during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (3), pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in SDS Solubility of Glutenin Polymers During Dough Mixing and Resting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and changes in molecular size distribution of polymeric proteins in developing grains of hexaploid wheats: role of the desiccation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.301. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PP99010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatment of Wheat Flour Naturally Rich in Fibres and Proteins: Impact on its Biochemical, Technological and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry, Quality, and Technology Conference​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cereals &amp; Grains Association, Oct 2024, Schaumburg, Illinois ​​, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in grain processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in agriculture and food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROCESS OF DISINFECTION AND DEODORIZATION OF HELMET BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lerzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Staut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility, efficiency, and durability of a mixture of three plant-growth-promoting rhizobacteria for promoting wheat growth and inducing resistance against Mycosphaerella graminicola and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dissolved Ozone and Free Chlorine for the Viral Decontamination of Ready-to-Eat Salads at the Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Picoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of durability and pathogen strains on the wheat induced resistance against Zymoseptoria tritici as a response to Paenibacillus sp. strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Crop Protection and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotypes and pathogen strains are important factors could influence effectiveness and persistence of wheat induced resistance against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Infection day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Wheat Grains Ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Aug 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of polymeric proteins in developing grains of hexaploid wheats in relation with changes in the glutathione thiol-disulfide status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Clermont-Ferrand, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-unextractable glutenin polymer formation in wheat kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2001, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of flour naturally rich in fibres and proteins: impact on its technological and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une fraction meunière riche en protéines et en fibres sur les propriétés des pâte de blé et des pains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubersac Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wheat aleurone-rich flour for bread and baked products applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en amidon prégélatinisé sur un produit issu d’une pâte grasse sucrée levée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau protocole spécifique à l’Amylab FN pour l’aide à la détermination de l’efficacité des α-amylases exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Nestora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bosc-Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORING THIOREDOXIN GENE EXPRESSION BY REAL-TIME QUANTITATIVE RT-PCR IN WHEAT GRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR MODELING OF THE N-TERMINAL REGIONS OF Y-TYPE HIGH MOLECULAR WEIGHT GLUTENIN SUBUNITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIZE CHARACTERIZATION OF WHEAT PROTEINS BY ASYMMETRICAL FLOW FIELD-FLOW FRACTIONATION AND MULTI-ANGLE LASER LIGHT SCATTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quandalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Preservation and Waste Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia A. Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia A. Socaci, Anca G. Farcas, Thierry Aussenac and Jean-Claude Laguerre. IntechOpen, 2020, 978-1-78985-426-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.78920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34A00F3E"/>
+    <w:nsid w:val="84DCE75C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-aussenac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059779683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Benito-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Ortiz-Gimeno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05558-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1558925021992757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Chiaramonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richard White" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.04.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Lemelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Salvo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Lein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Aussenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Carceller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carceller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.1.39" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Carceller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP99010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lerzy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Staut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutrel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picoche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouyet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubersac Dhotel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bosc-Bierne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601011v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quandalle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Socaci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laguerre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.78920" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-aussenac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059779683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Benito-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Ortiz-Gimeno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05558-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sorin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1558925021992757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Chiaramonte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richard White" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Lemelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Salvo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Lein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Aussenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Carceller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carceller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.1.39" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Carceller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP99010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lerzy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Staut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutrel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picoche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouyet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubersac Dhotel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bosc-Bierne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601011v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quandalle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Socaci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laguerre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.78920" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>