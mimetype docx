--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry AUSSENAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Unité Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-5347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059779683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble lignin extract from ozonation of Miscanthus giganteus for bioactive starch packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Anouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGPR-Soil Microbial Communities’ Interactions and Their Influence on Wheat Growth Promotion and Resistance Induction against Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eickermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1416), pp.2-18. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of vine shoots as a source of lignocellulosic phenolic-rich fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Benito-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Ortiz-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.10795 - 10810. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05558-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and Durability of Paenibacillus sp. strain B2 in Co-Inoculation with Arthrobacter sp. SSM-004 and Microbacterium sp. SSM-001 for Growth Promotion and Resistance Induction in Wheat against Mycosphaerella graminicola and Drought Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1000603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat Aleurone Layer: Optimisation of Its Benefits and Application to Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11223552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and durable systemic wheat-induced resistance by a plant-growth-promoting rhizobacteria consortium of Paenibacillus sp. strain B2 and Arthrobacter spp. strain AA against Zymoseptoria tritici and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.101830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2022.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Profile Study of Ozone Decolorization of Reactive Dyed Cotton Textiles by Utilizing Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1225. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the color stripping of the pigment printed cotton fabric using the ozone assisted process: A study on the decolorization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.155892502199275. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1558925021992757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatments for Preserving Fresh Vegetables Quality: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10030605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Plant Genotype, Growth Stage, and Mycosphaerella graminicola Strains on the Efficiency and Durability of Wheat-Induced Resistance by Paenibacillus sp. Strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.587. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of septoria leaf blotch and growth promotion in wheat by &amp;lt;em&amp;gt;Paenibacillus&amp;lt;/em&amp;gt; sp strain B2 and &amp;lt;em&amp;gt;Curtobacterium plantarum&amp;lt;/em&amp;gt; strain EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of mixtures of fluorophores in biological media using fluorescence spectroscopy and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Fluorophore Mixtures in Biological Media Using Fluorescence Spectroscopy and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: Absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylose and amylopectin in starch by asymmetric flow field-flow fractionation with multi-angle light scattering and refractive index detection (AF4–MALS–RI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richard White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.457 - 463. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Lein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-insoluble glutenin polymer formation in developing grains of hexaploid wheat : role of the HMW-GS/LMW-GS ratio and the drying rate during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (3), pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in SDS Solubility of Glutenin Polymers During Dough Mixing and Resting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and changes in molecular size distribution of polymeric proteins in developing grains of hexaploid wheats: role of the desiccation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.301. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PP99010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatment of Wheat Flour Naturally Rich in Fibres and Proteins: Impact on its Biochemical, Technological and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry, Quality, and Technology Conference​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cereals &amp; Grains Association, Oct 2024, Schaumburg, Illinois ​​, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in grain processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in agriculture and food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROCESS OF DISINFECTION AND DEODORIZATION OF HELMET BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lerzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Staut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility, efficiency, and durability of a mixture of three plant-growth-promoting rhizobacteria for promoting wheat growth and inducing resistance against Mycosphaerella graminicola and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dissolved Ozone and Free Chlorine for the Viral Decontamination of Ready-to-Eat Salads at the Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Picoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of durability and pathogen strains on the wheat induced resistance against Zymoseptoria tritici as a response to Paenibacillus sp. strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Crop Protection and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotypes and pathogen strains are important factors could influence effectiveness and persistence of wheat induced resistance against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Infection day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Wheat Grains Ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Aug 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of polymeric proteins in developing grains of hexaploid wheats in relation with changes in the glutathione thiol-disulfide status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Clermont-Ferrand, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-unextractable glutenin polymer formation in wheat kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2001, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of flour naturally rich in fibres and proteins: impact on its technological and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une fraction meunière riche en protéines et en fibres sur les propriétés des pâte de blé et des pains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubersac Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wheat aleurone-rich flour for bread and baked products applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en amidon prégélatinisé sur un produit issu d’une pâte grasse sucrée levée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau protocole spécifique à l’Amylab FN pour l’aide à la détermination de l’efficacité des α-amylases exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Nestora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bosc-Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORING THIOREDOXIN GENE EXPRESSION BY REAL-TIME QUANTITATIVE RT-PCR IN WHEAT GRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR MODELING OF THE N-TERMINAL REGIONS OF Y-TYPE HIGH MOLECULAR WEIGHT GLUTENIN SUBUNITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIZE CHARACTERIZATION OF WHEAT PROTEINS BY ASYMMETRICAL FLOW FIELD-FLOW FRACTIONATION AND MULTI-ANGLE LASER LIGHT SCATTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quandalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Preservation and Waste Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia A. Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia A. Socaci, Anca G. Farcas, Thierry Aussenac and Jean-Claude Laguerre. IntechOpen, 2020, 978-1-78985-426-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.78920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry AUSSENAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Unité Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-5347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059779683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OAnpjBwAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Anouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble lignin extract from ozonation of Miscanthus giganteus for bioactive starch packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGPR-Soil Microbial Communities’ Interactions and Their Influence on Wheat Growth Promotion and Resistance Induction against Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eickermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1416), pp.2-18. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of vine shoots as a source of lignocellulosic phenolic-rich fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Benito-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Ortiz-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.10795 - 10810. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05558-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and Durability of Paenibacillus sp. strain B2 in Co-Inoculation with Arthrobacter sp. SSM-004 and Microbacterium sp. SSM-001 for Growth Promotion and Resistance Induction in Wheat against Mycosphaerella graminicola and Drought Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1000603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat Aleurone Layer: Optimisation of Its Benefits and Application to Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11223552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and durable systemic wheat-induced resistance by a plant-growth-promoting rhizobacteria consortium of Paenibacillus sp. strain B2 and Arthrobacter spp. strain AA against Zymoseptoria tritici and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.101830. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2022.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Profile Study of Ozone Decolorization of Reactive Dyed Cotton Textiles by Utilizing Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1225. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the color stripping of the pigment printed cotton fabric using the ozone assisted process: A study on the decolorization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.155892502199275. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1558925021992757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatments for Preserving Fresh Vegetables Quality: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10030605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Plant Genotype, Growth Stage, and Mycosphaerella graminicola Strains on the Efficiency and Durability of Wheat-Induced Resistance by Paenibacillus sp. Strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.587. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of septoria leaf blotch and growth promotion in wheat by &amp;lt;em&amp;gt;Paenibacillus&amp;lt;/em&amp;gt; sp strain B2 and &amp;lt;em&amp;gt;Curtobacterium plantarum&amp;lt;/em&amp;gt; strain EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of mixtures of fluorophores in biological media using fluorescence spectroscopy and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Fluorophore Mixtures in Biological Media Using Fluorescence Spectroscopy and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (7), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAFAC analysis of front-face fluorescence data: Absorption and scattering effects assessed by means of Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylose and amylopectin in starch by asymmetric flow field-flow fractionation with multi-angle light scattering and refractive index detection (AF4–MALS–RI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richard White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.457 - 463. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Lein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-insoluble glutenin polymer formation in developing grains of hexaploid wheat : role of the HMW-GS/LMW-GS ratio and the drying rate during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (3), pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in SDS Solubility of Glutenin Polymers During Dough Mixing and Resting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and changes in molecular size distribution of polymeric proteins in developing grains of hexaploid wheats: role of the desiccation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Carceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.301. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PP99010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Treatment of Wheat Flour Naturally Rich in Fibres and Proteins: Impact on its Biochemical, Technological and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry, Quality, and Technology Conference​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cereals &amp; Grains Association, Oct 2024, Schaumburg, Illinois ​​, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in grain processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in agriculture and food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone for the valorization of agroresources and cellulosic fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle; LGP2, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROCESS OF DISINFECTION AND DEODORIZATION OF HELMET BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lerzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Staut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility, efficiency, and durability of a mixture of three plant-growth-promoting rhizobacteria for promoting wheat growth and inducing resistance against Mycosphaerella graminicola and drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dissolved Ozone and Free Chlorine for the Viral Decontamination of Ready-to-Eat Salads at the Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Picoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajinkya Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of durability and pathogen strains on the wheat induced resistance against Zymoseptoria tritici as a response to Paenibacillus sp. strain B2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Crop Protection and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotypes and pathogen strains are important factors could influence effectiveness and persistence of wheat induced resistance against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Infection day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Wheat Grains Ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Aug 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of polymeric proteins in developing grains of hexaploid wheats in relation with changes in the glutathione thiol-disulfide status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Clermont-Ferrand, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDS-unextractable glutenin polymer formation in wheat kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2001, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of flour naturally rich in fibres and proteins: impact on its technological and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une fraction meunière riche en protéines et en fibres sur les propriétés des pâte de blé et des pains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubersac Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wheat aleurone-rich flour for bread and baked products applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en amidon prégélatinisé sur un produit issu d’une pâte grasse sucrée levée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau protocole spécifique à l’Amylab FN pour l’aide à la détermination de l’efficacité des α-amylases exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Nestora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bosc-Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORING THIOREDOXIN GENE EXPRESSION BY REAL-TIME QUANTITATIVE RT-PCR IN WHEAT GRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR MODELING OF THE N-TERMINAL REGIONS OF Y-TYPE HIGH MOLECULAR WEIGHT GLUTENIN SUBUNITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIZE CHARACTERIZATION OF WHEAT PROTEINS BY ASYMMETRICAL FLOW FIELD-FLOW FRACTIONATION AND MULTI-ANGLE LASER LIGHT SCATTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quandalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Preservation and Waste Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia A. Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia A. Socaci, Anca G. Farcas, Thierry Aussenac and Jean-Claude Laguerre. IntechOpen, 2020, 978-1-78985-426-8. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.78920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84DCE75C"/>
+    <w:nsid w:val="CF7927AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-aussenac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059779683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Benito-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Ortiz-Gimeno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05558-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sorin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1558925021992757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Chiaramonte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richard White" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Lemelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Salvo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Lein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Aussenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Carceller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carceller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.1.39" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Carceller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP99010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lerzy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Staut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutrel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picoche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouyet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubersac Dhotel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bosc-Bierne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601011v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quandalle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Socaci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laguerre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.78920" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-aussenac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059779683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OAnpjBwAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Benito-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Ortiz-Gimeno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05558-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101830" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1558925021992757" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Chiaramonte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richard White" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.04.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Lemelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Salvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Lein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Aussenac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Carceller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carceller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.1.39" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Carceller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP99010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762071v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lerzy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Staut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Girard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutrel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picoche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouyet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262730v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubersac Dhotel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262646v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bosc-Bierne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601011v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quandalle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546481v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Socaci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laguerre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.78920" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>