--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -181,110 +181,110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (145)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (148)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical responses from high-entropy alloys: experimental results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Solomonov</w:t>
+                <w:t xml:space="preserve">Alexander I Solomonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juš Polanšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -298,212 +298,212 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, 264, pp.474-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5FD00086F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337756v1</w:t>
+                <w:t xml:space="preserve">hal-05558390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of NO in nitrogen-based active screen plasma nitriding devices, a disadvantage or an opportunity?</w:t>
+                <w:t xml:space="preserve">Maskless Photoassisted Micropatterning of Self-Assembled Monolayers through Thiol–Ene Click Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+                <w:t xml:space="preserve">P. Covin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Carrivain</w:t>
+                <w:t xml:space="preserve">A. Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Masieiro</w:t>
+                <w:t xml:space="preserve">C. Minh Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hugon</w:t>
+                <w:t xml:space="preserve">T. Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cardinaud</w:t>
+                <w:t xml:space="preserve">P. Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 500, pp.131896. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.1834-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.131896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975894v1</w:t>
+                <w:t xml:space="preserve">hal-05558298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characteristics of Bi 2 O 2 CO 3 nanosheets synthesized by nano-pulsed discharges in water</w:t>
               </w:r>
@@ -600,18853 +600,19221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</w:t>
+                <w:t xml:space="preserve">Production of NO in nitrogen-based active screen plasma nitriding devices, a disadvantage or an opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Alekseevskiy</w:t>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+                <w:t xml:space="preserve">Olivier Carrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">M. Masieiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Peignier</w:t>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Noel</w:t>
+                <w:t xml:space="preserve">C. Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 154, pp.115666. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 500, pp.131896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.131896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717875v1</w:t>
+                <w:t xml:space="preserve">hal-04975894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia cracking by microwave plasma under reduced pressure</w:t>
+                <w:t xml:space="preserve">Low-power atmospheric-pressure surface-wave microwave discharge in contact with batch and flowing liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Awaji</w:t>
+                <w:t xml:space="preserve">Kinga Kutasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pentecoste-Cuynet</w:t>
+                <w:t xml:space="preserve">Cédric Nöel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noël</w:t>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gries</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Péter Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.015208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae2aee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140670v1</w:t>
+                <w:t xml:space="preserve">hal-05558281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Alekseevskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+                <w:t xml:space="preserve">Maria Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nazarov</w:t>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Cedric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.115666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669983v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual low pressure plasma process for SiCN:H thin films deposition: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Hugon</w:t>
+                <w:t xml:space="preserve">Ammonia cracking by microwave plasma under reduced pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Awaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Al Hallak</w:t>
+                <w:t xml:space="preserve">L. Pentecoste-Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ahmad</w:t>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naja</w:t>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">M. Belmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 219 (112684), pp.112684. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.377-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2023.112684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265126v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Diagnostics of Discharges in and in Contact With Liquids</w:t>
+                <w:t xml:space="preserve">Plasma in liquids for materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery Belmonte</w:t>
+                <w:t xml:space="preserve">Albert Engstfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bruggeman</w:t>
+                <w:t xml:space="preserve">Achim von Keudell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan Sankaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202400213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (40), pp.400201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae06ae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884922v1</w:t>
+                <w:t xml:space="preserve">hal-05558346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maragkakis</w:t>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Psilodimitrakopoulos</w:t>
+                <w:t xml:space="preserve">C. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02969⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 674, pp.160844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888194v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">Dual low pressure plasma process for SiCN:H thin films deposition: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Ziad Al Hallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219 (112684), pp.112684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2023.112684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137130v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submerged Discharges in Liquids for Nanoobject Synthesis: Expectations and Capabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Diagnostics of Discharges in and in Contact With Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202400213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-023-10349-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04156074v1</w:t>
+                <w:t xml:space="preserve">hal-04884922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical nanomaterials by selective deposition of noble metal nanoparticles: Insight into control and growth processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Košiček</w:t>
+                <w:t xml:space="preserve">A. Larin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maragkakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.202300288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (51), pp.12663-12672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144265v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Rybin</w:t>
+                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.100996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04553441v1</w:t>
+                <w:t xml:space="preserve">hal-04137130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent innovations in the technology and applications of low-dimensional CuO nanostructures for sensing, energy and catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Eduardo Roman</w:t>
+                <w:t xml:space="preserve">Submerged Discharges in Liquids for Nanoobject Synthesis: Expectations and Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: ISPC25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-023-10349-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NH00546H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04089474v1</w:t>
+                <w:t xml:space="preserve">hal-04156074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical nanomaterials by selective deposition of noble metal nanoparticles: Insight into control and growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+                <w:t xml:space="preserve">Oleg Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Igor Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Košiček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.2300288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adts.202300288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797175v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding of Non‐Linear White‐Light Luminescence from Gold‐Silicon Structures for Physically Unclonable Security Labels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter V Trifonov</w:t>
+                <w:t xml:space="preserve">Anna Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel I Kustov</w:t>
+                <w:t xml:space="preserve">Ekaterina Gunina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Sandomirskii</w:t>
+                <w:t xml:space="preserve">Alexander Solomonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202205859⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.2289-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796777v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina K Khrapova</w:t>
+                <w:t xml:space="preserve">Recent innovations in the technology and applications of low-dimensional CuO nanostructures for sensing, energy and catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery L Ugolkov</w:t>
+                <w:t xml:space="preserve">Claudia Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A Straumal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vasily Lebedev</w:t>
+                <w:t xml:space="preserve">H. Eduardo Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.568-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NH00546H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349882v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna V Nominé</w:t>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tarasenka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413816v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by Optical Spectroscopy of Bismuth Emission in a Nanosecond-Pulsed Discharge Created in Liquid Nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Nominé</w:t>
+                <w:t xml:space="preserve">Coding of Non‐Linear White‐Light Luminescence from Gold‐Silicon Structures for Physically Unclonable Security Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Yu Ponkratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard I Ageev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter V Trifonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+                <w:t xml:space="preserve">Pavel I Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Milichko</w:t>
+                <w:t xml:space="preserve">Martin Sandomirskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (23), pp.7403. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (41), pp.2205859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26237403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202205859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468388v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanomaterials by electrode erosion using discharges in liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study by Optical Spectroscopy of Bismuth Emission in a Nanosecond-Pulsed Discharge Created in Liquid Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna V. Nominé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nominé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin A. Milichko</w:t>
+                <w:t xml:space="preserve">Valentin Milichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040587⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409669v1</w:t>
+                <w:t xml:space="preserve">hal-03468388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of alloy formation in CoNi nanoparticles synthesized by nanosecond-pulsed discharges in liquid nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina K Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Trad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">Valery L Ugolkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Elena A Straumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Tabbal</w:t>
+                <w:t xml:space="preserve">Sergey A Lermontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201900255⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549390v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Anna V Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Sapchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+                <w:t xml:space="preserve">Nathalie Tarasenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dapeng Sun</w:t>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.014003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988373v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Synthesis of nanomaterials by electrode erosion using discharges in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A. Milichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (15), pp.151101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02549011v1</w:t>
+                <w:t xml:space="preserve">hal-03409669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Kolotova</w:t>
+                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548983v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri A. Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita K. Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei N. Yankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.100832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-digital nexus: plasma nanotechnology for the digital manufacturing age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. B Murphy</w:t>
+                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ashford</w:t>
+                <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J Cullen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">E. Ageev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41614-019-0039-8⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549034v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a pulsed post‐discharge plasma deposition process of APTES: synthesis of highly organic pp‐APTES thin films with NH 2 functionalized polysilsesquioxane evidences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of alloy formation in CoNi nanoparticles synthesized by nanosecond-pulsed discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lecoq</w:t>
+                <w:t xml:space="preserve">Mahmoud Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Loyer</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Frache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+                <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16 (4), pp.1800177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201800177⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201900255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105341v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pflieger</w:t>
+                <w:t xml:space="preserve">Sergey Sapchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dapeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.1908292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425241v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-digital nexus: plasma nanotechnology for the digital manufacturing age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Nomine</w:t>
+                <w:t xml:space="preserve">A. B Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+                <w:t xml:space="preserve">B. Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">P. J Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41614-019-0039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182775v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Mingabudinova</w:t>
+                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Petrova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr90142f⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331640v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White paper on the future of plasma science and technology in plastics and textiles</w:t>
+                <w:t xml:space="preserve">Correction: Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uroš Cvelbar</w:t>
+                <w:t xml:space="preserve">Leila Mingabudinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James L Walsh</w:t>
+                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Černák</w:t>
+                <w:t xml:space="preserve">Margarita Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindrik de Vries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Reuter</w:t>
+                <w:t xml:space="preserve">Pavel Trofimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201700228⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (27), pp.13161-13161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr90142f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105352v1</w:t>
+                <w:t xml:space="preserve">hal-02331640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Redistribution along the Spiral of Ni-Doped Phyllosilicate Nanoscrolls: Energy Modelling and STEM/EDS Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">White paper on the future of plasma science and technology in plastics and textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Cvelbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei A. Krasilin</w:t>
+                <w:t xml:space="preserve">James L Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina K. Khrapova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Mirko Černák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindrik de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201801144⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.1700228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201700228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144869v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ag and Cd nanoparticles by nanosecond-pulsed discharge in liquid nitrogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11705-019-1802-7⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144868v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, morphology and formation mechanism of a novel polymorph of lead dioxide, γ-PbO 2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of a pulsed post‐discharge plasma deposition process of APTES: synthesis of highly organic pp‐APTES thin films with NH 2 functionalized polysilsesquioxane evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719001079⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.1800177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201800177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105360v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+                <w:t xml:space="preserve">Cation Redistribution along the Spiral of Ni-Doped Phyllosilicate Nanoscrolls: Energy Modelling and STEM/EDS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina K. Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr02167a⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.719-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201801144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331622v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable morphologies of ultrathin ZnO nanostructures synthesized by a plasma afterglow-assisted oxidation process and their photocatalytic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Miska</w:t>
+                <w:t xml:space="preserve">Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mingabudinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Trofimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab1238⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (21), pp.10155-10159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr02167a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144871v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis lead of two-dimensional sheets by spark discharge in liquid nitrogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Ag and Cd nanoparticles by nanosecond-pulsed discharge in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2017.10.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11705-019-1802-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105351v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between gaseous and liquid phase chemistries induced by cold atmospheric plasmas in a physiological buffer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure, morphology and formation mechanism of a novel polymorph of lead dioxide, γ-PbO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00264A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719001079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781701v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of novel pin-hole based plasma source for generation of discharge in liquids supplied by DC non-pulsing voltage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable morphologies of ultrathin ZnO nanostructures synthesized by a plasma afterglow-assisted oxidation process and their photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Kozáková</w:t>
+                <w:t xml:space="preserve">T. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Mazánková</w:t>
+                <w:t xml:space="preserve">A. Imam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Horak</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Dostál</w:t>
+                <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (6), pp.065001. </w:t>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.045008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aac521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105353v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Materials for Next‐Generation Spacecraft</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of novel pin-hole based plasma source for generation of discharge in liquids supplied by DC non-pulsing voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Keidar</w:t>
+                <w:t xml:space="preserve">F Krčma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuyan Xu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z Kozáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mazánková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Horak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dostál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201802201⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aac521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105359v1</w:t>
+                <w:t xml:space="preserve">hal-02105353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of copper and zinc nanostructures by discharges in liquid nitrogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Advanced Materials for Next‐Generation Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Keidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.12.087⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (50), pp.1802201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201802201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105358v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis lead of two-dimensional sheets by spark discharge in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t>
+              <w:t xml:space="preserve">Particuology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105355v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightning under water: Diverse reactive environments and evidence of synergistic effects for material treatment and activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+                <w:t xml:space="preserve">Correlations between gaseous and liquid phase chemistries induced by cold atmospheric plasmas in a physiological buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilica Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5024865⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (14), pp.9198 - 9210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00264A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105356v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-objects synthesized from Cu, Ag and Cu28Ag72 electrodes by submerged discharges in liquid nitrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Synthesis of copper and zinc nanostructures by discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 217, pp.371-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 207, pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.12.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105354v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonitriding of low alloy steels: Mechanical and metallurgical responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.03.077⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106038v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Lightning under water: Diverse reactive environments and evidence of synergistic effects for material treatment and activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mohan Sankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.021103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106036v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast synthesis of ultrathin ZnO nanowires by oxidation of Cu/Zn stacks in low-pressure afterglow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Imam</w:t>
+                <w:t xml:space="preserve">Nano-objects synthesized from Cu, Ag and Cu28Ag72 electrodes by submerged discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/28/8/085602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106043v1</w:t>
+                <w:t xml:space="preserve">hal-02105354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Cu@ZnO core–shell nanoparticles by spark discharges in liquid nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Kabbara</w:t>
+                <w:t xml:space="preserve">Fast synthesis of ultrathin ZnO nanowires by oxidation of Cu/Zn stacks in low-pressure afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Imam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (8), pp.085602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/28/8/085602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2017.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106041v1</w:t>
+                <w:t xml:space="preserve">hal-02106043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency-Induced Cathodic Breakdown during Plasma Electrolytic Oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. St. j. Braithwaite</w:t>
+                <w:t xml:space="preserve">Synthesis of Cu@ZnO core–shell nanoparticles by spark discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.031001⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106024v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Frequency-Induced Cathodic Breakdown during Plasma Electrolytic Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. St. j. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.088⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.031001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106037v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113545v1</w:t>
+                <w:t xml:space="preserve">hal-02106036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Carbon–Metal Multi-Strand Nanocomposites by Discharges in Heptane Between Two Metallic Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+                <w:t xml:space="preserve">Carbonitriding of low alloy steels: Mechanical and metallurgical responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Dal'Maz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dulcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-017-9816-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 693, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106028v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micro a-C:H patterning of silicon surfaces assisted by atmospheric-pressure plasma-enhanced chemical vapor deposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/44/445306⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 410, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113592v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Atmospheric Pressure Plasma Processes for “Green” Third Generation Photovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gunisha Jain</w:t>
+                <w:t xml:space="preserve">Synthesis of Carbon–Metal Multi-Strand Nanocomposites by Discharges in Heptane Between Two Metallic Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500187⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.1069-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-017-9816-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113604v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small unilamellar liposomes as a membrane model for cell inactivation by cold atmospheric plasma treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Clement</w:t>
+                <w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Penny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temim Ouerhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (34), pp.344001. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/34/344001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113590v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse ultrarapide de nanoparticules par claquage dans des liquides diélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Carbonitruration des aciers faiblement alliés : réponses à la trempe et au revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Dal'Maz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dulcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitements et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113605v1</w:t>
+                <w:t xml:space="preserve">hal-02113603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the afterglow plasma composition in Ar/N 2 /O 2 mixtures: characteristics of a flowing surface-wave microwave discharge system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Guerra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (5), pp.055014. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113595v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised growth of CuO nanowires by micro-afterglow oxidation at atmospheric pressure: Investigation of the role of stress</w:t>
+                <w:t xml:space="preserve">Interaction of (3-Aminopropyl)triethoxysilane with Pulsed Ar-O 2 Afterglow: Application to Nanoparticles Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Altaweel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">M. M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">S. Migot-Choux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mézin</w:t>
+                <w:t xml:space="preserve">S. Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 305, pp.254-263. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.1031-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-016-9708-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113594v1</w:t>
+                <w:t xml:space="preserve">hal-02113599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the effect of dry air traces in a helium parallel plate dielectric barrier discharge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G E Georghiou</w:t>
+                <w:t xml:space="preserve">Synthèse ultrarapide de nanoparticules par claquage dans des liquides diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055023⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201651022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113593v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of (3-Aminopropyl)triethoxysilane with Pulsed Ar-O 2 Afterglow: Application to Nanoparticles Synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the afterglow plasma composition in Ar/N 2 /O 2 mixtures: characteristics of a flowing surface-wave microwave discharge system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Kutasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-016-9708-3⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.055014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113599v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Localised growth of CuO nanowires by micro-afterglow oxidation at atmospheric pressure: Investigation of the role of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113601v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonitruration des aciers faiblement alliés : réponses à la trempe et au revenu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the effect of dry air traces in a helium parallel plate dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a S Chiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G E Georghiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.055023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113603v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-micro a-C:H patterning of silicon surfaces assisted by atmospheric-pressure plasma-enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kuete Saa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (44), pp.445306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/44/445306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113600v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Charge at the Oxide/Electrolyte Interface: Toward Optimization of Electrolyte Composition for Treatment of Aluminum and Magnesium by Plasma Electrolytic Oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Temperature Atmospheric Pressure Plasma Processes for “Green” Third Generation Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noel</w:t>
+                <w:t xml:space="preserve">Davide Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Jan Benedikt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamilselvan Velusamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunisha Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03873⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.70-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113597v1</w:t>
+                <w:t xml:space="preserve">hal-02113604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of (3-Aminopropyl)triethoxysilane With Late Ar-N 2 Afterglow: Application to Nanoparticles Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Bulou</w:t>
+                <w:t xml:space="preserve">Small unilamellar liposomes as a membrane model for cell inactivation by cold atmospheric plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J S Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (34), pp.344001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/34/344001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113596v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma afterglow-assisted oxidation of iron–copper bilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113598v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Glycine and Proline in Late Ar-O-2 Afterglow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Surface Charge at the Oxide/Electrolyte Interface: Toward Optimization of Electrolyte Composition for Treatment of Aluminum and Magnesium by Plasma Electrolytic Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500126⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.1405-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01286246v1</w:t>
+                <w:t xml:space="preserve">hal-02113597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Plasma Chamber Set-Up on the Surface Modification of Non-Vulcanized and Pure SBR Rubber Treated at Radio-Frequencies Air Plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Interaction of (3-Aminopropyl)triethoxysilane With Late Ar-N 2 Afterglow: Application to Nanoparticles Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magamou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (10), pp.1139-1152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201400241⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (7), pp.698-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285981v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Silicon Nanostructures by Atmospheric Microplasma Jet: The Role of Hydrogen Admixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Barwe</w:t>
+                <w:t xml:space="preserve">Plasma afterglow-assisted oxidation of iron–copper bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Stein</w:t>
+                <w:t xml:space="preserve">H. Sezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej E. Cibulka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">M. Amati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201400047⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285329v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanocrystals by discharges in liquid nitrogen from Si-Sn sintered electrode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17477⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of Silicon Nanostructures by Atmospheric Microplasma Jet: The Role of Hydrogen Admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Barwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej E. Cibulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201400047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612228v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of nanocrystals by discharges in liquid nitrogen from Si-Sn sintered electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612173v1</w:t>
+                <w:t xml:space="preserve">hal-01285979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ammonium in saline solution treated by nanosecond pulsed cold atmospheric microplasma: a route to fast inactivation of E-coli bacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence of Plasma Chamber Set-Up on the Surface Modification of Non-Vulcanized and Pure SBR Rubber Treated at Radio-Frequencies Air Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra01109d⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1139-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201400241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285976v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic anatase titanium dioxide thin films deposition by an atmospheric pressure blown arc discharge.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Treatment of Glycine and Proline in Late Ar-O-2 Afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.05.145⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (12, SI), pp.1459-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299259v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled growth of copper oxide nanostructures by atmospheric pressure micro-afterglow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.064003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.08.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01285337v1</w:t>
+                <w:t xml:space="preserve">hal-03612173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Behaviour of HR-120 Alloy Exposed to CH4-CO-H-2-H2O Mixed-Gas Environments at 950 degrees C</w:t>
+                <w:t xml:space="preserve">Formation of ammonium in saline solution treated by nanosecond pulsed cold atmospheric microplasma: a route to fast inactivation of E-coli bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. E. Tillous</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Simon Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Penny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-014-9484-5⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (52), pp.42135-42140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra01109d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285991v1</w:t>
+                <w:t xml:space="preserve">hal-01285976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of ruthenium dioxide nanostructures by micro-afterglow oxidation at atmospheric pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Combined SIMS and AFM study of complex structures of streamers on metallic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.040⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (S1), pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285342v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined SIMS and AFM study of complex structures of streamers on metallic multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Noël</w:t>
+                <w:t xml:space="preserve">Growth of ruthenium dioxide nanostructures by micro-afterglow oxidation at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5635⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255, pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190497v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon fibres by electrical discharges in heptane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Controlled growth of copper oxide nanostructures by atmospheric pressure micro-afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filipic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 407, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285339v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved imaging of nanosecond-pulsed micro-discharges in heptane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Degradation Behaviour of HR-120 Alloy Exposed to CH4-CO-H-2-H2O Mixed-Gas Environments at 950 degrees C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Tillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dulcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/5/055203⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (3-4), pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-014-9484-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285334v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sample temperature and applied power on degradation of stearic acid in inductively coupled radio frequency plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulo Roberto De Oliveira</w:t>
+                <w:t xml:space="preserve">Photocatalytic anatase titanium dioxide thin films deposition by an atmospheric pressure blown arc discharge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo César Borges</w:t>
+                <w:t xml:space="preserve">T. Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclides Alexandre Bernardelli</w:t>
+                <w:t xml:space="preserve">Choquet Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1516-1439.270714⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.721-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.05.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975997v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Aluminium Nanostructures Created by Discharges in Various Dielectric Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbon fibres by electrical discharges in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-014-9564-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135, pp.115-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285341v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdischarge Ignition in Liquid Heptane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Time-resolved imaging of nanosecond-pulsed micro-discharges in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2308402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/5/055203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285340v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microwave remote plasma and radiofrequency plasma on the photoluminescence of (0001) epitaxial ZnO films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of sample temperature and applied power on degradation of stearic acid in inductively coupled radio frequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Roberto De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euclides Alexandre Bernardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.05.040⟩</w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.1251-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1516-1439.270714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108555v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave capillary plasmas in helium at atmospheric pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Microdischarge Ignition in Liquid Heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10, 1, SI), pp.2616-2617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2308402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/26/265201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285992v1</w:t>
+                <w:t xml:space="preserve">hal-01285340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Deposition of Organo-Chlorinated Thin Films by Atmospheric Pressure Dielectric Barrier Discharge in a Wire-Cylinder Configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Aluminium Nanostructures Created by Discharges in Various Dielectric Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201400098⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (5), pp.1101-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-014-9564-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01094299v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of discharges with electrode surfaces in dielectric liquids: application to nanoparticle synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of microwave remote plasma and radiofrequency plasma on the photoluminescence of (0001) epitaxial ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224016⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (3), pp.623-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285335v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave capillary plasmas in helium at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/26/265201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047563v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-surface interaction in heptane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-N Audinot</w:t>
+                <w:t xml:space="preserve">Continuous Deposition of Organo-Chlorinated Thin Films by Atmospheric Pressure Dielectric Barrier Discharge in a Wire-Cylinder Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandenabeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Maurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Siffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4809766⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11), pp.1089-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201400098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284948v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01094299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubbles created by plasma in heptane for micro-gap conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Interaction of discharges with electrode surfaces in dielectric liquids: application to nanoparticle synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4812255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22, SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284950v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284934v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Reactive Oxygen or/and Nitrogen Species Binding Processes on E. coli Bacteria with Mass Spectrometry Isotopic Nanoimaging.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Interaction of Discharges in Heptane with Silicon Covered by a Carpet of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200173⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.885-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201300106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299036v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts created on various materials by micro-discharges in heptane: Influence of the dissipated charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4780786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Discharges in Heptane with Silicon Covered by a Carpet of Carbon Nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Kosior</w:t>
+                <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shchedrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duchanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201300106⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284946v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shchedrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duchanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Nominé</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 221, pp.70-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612265v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of helium atmospheric-pressure guided streamers for potential biological applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Study of Reactive Oxygen or/and Nitrogen Species Binding Processes on E. coli Bacteria with Mass Spectrometry Isotopic Nanoimaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Svarnas</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Penny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/22/2/025020⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (10), pp.864-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284938v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of platinum embedded in amorphous carbon by micro-gap discharge in heptane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bubbles created by plasma in heptane for micro-gap conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (2, 1), pp.991-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4812255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284944v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of micro-discharges in heptane with metallic multi-layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Plasma-surface interaction in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4809766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284936v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Mechanisms between ArO2 Post-discharge and Biphenyl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">A study of helium atmospheric-pressure guided streamers for potential biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristacq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100119⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.025020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/22/2/025020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02447127v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Growth of Silicon Oxide Nanowires by Micro-Afterglow Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of platinum embedded in amorphous carbon by micro-gap discharge in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100191⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (1), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190517v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapour deposition enhanced by atmospheric microwave plasmas: a large-scale industrial process or the next nanomanufacturing tool?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Kosior</w:t>
+                <w:t xml:space="preserve">Interaction of micro-discharges in heptane with metallic multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 274, pp.378-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/2/024004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02190534v1</w:t>
+                <w:t xml:space="preserve">hal-01284936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Mechanisms Between Ar–O2 Post-Discharge and Stearic Acid I: Behaviour of Thin Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized Growth of Silicon Oxide Nanowires by Micro-Afterglow Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Frache</w:t>
+                <w:t xml:space="preserve">Gregory Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-010-9263-2⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1125-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447131v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience with non-equilibrium plasmas at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interaction Mechanisms between ArO2 Post-discharge and Biphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Dal'Maz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/36/363001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651636v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between hexatriacontane and stearic acid behaviours under late Ar―O2 post-discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">Nanoscience with non-equilibrium plasmas at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Bernardelli</w:t>
+                <w:t xml:space="preserve">G Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mafra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Gries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 205 (2), pp.S443-S446. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (36), pp.363001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/36/363001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447129v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoSIMS50 analyses of Ar/ 18O 2 plasma-treated Escherichia coli bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Clement</w:t>
+                <w:t xml:space="preserve">Chemical vapour deposition enhanced by atmospheric microwave plasmas: a large-scale industrial process or the next nanomanufacturing tool?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lecoq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-N. Audinot</w:t>
+                <w:t xml:space="preserve">R. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/11/113040⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.024004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/2/024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503137v1</w:t>
+                <w:t xml:space="preserve">hal-02190534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate deposition by microwave RPECVD at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+                <w:t xml:space="preserve">Interaction Mechanisms Between Ar–O2 Post-Discharge and Stearic Acid I: Behaviour of Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.189-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-010-9263-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190532v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Atmospheric Plasma Deposition</w:t>
+                <w:t xml:space="preserve">Comparison between hexatriacontane and stearic acid behaviours under late Ar―O2 post-discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Bernardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-011-9642-0⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (2), pp.S443-S446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190527v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Mechanisms Between Ar–O2 Post-Discharge and Stearic Acid II: Behaviour of Thick Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bernardelli</w:t>
+                <w:t xml:space="preserve">NanoSIMS50 analyses of Ar/ 18O 2 plasma-treated Escherichia coli bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-010-9264-1⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/11/113040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02447132v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced by process parameters in oxide layers grown by the PEO process on Al alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">High-rate deposition by microwave RPECVD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tixhon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.046⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (13), pp.4177-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190530v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-Surface Interaction in Heptane with Micro-Gaps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Atmospheric Plasma Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.89⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.744-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-011-9642-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190522v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of self-organization of SiO2 nanodots deposited by CVD enhanced by atmospheric pressure remote microplasma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction Mechanisms Between Ar–O2 Post-Discharge and Stearic Acid II: Behaviour of Thick Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174022⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-010-9264-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613280v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally complex metallic coatings in the Al-Cu system and their orientation relationships with an icosahedral quasicrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+                <w:t xml:space="preserve">Changes induced by process parameters in oxide layers grown by the PEO process on Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duchanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.2010.0101⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S133-S136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831639v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of SiO2 nanodots deposited by chemical vapor deposition using an atmospheric pressure remote microplasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
+                <w:t xml:space="preserve">Streamer-Surface Interaction in Heptane with Micro-Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3360228⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190539v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mass transport in an atmospheric pressure remote plasma-enhanced chemical vapor deposition process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Tixhon</w:t>
+                <w:t xml:space="preserve">On the origin of self-organization of SiO2 nanodots deposited by CVD enhanced by atmospheric pressure remote microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3294966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (17), pp.174022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190540v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Stearic Acid Deposited on Silicon Samples With Ar/N 2 and Ar/O 2 Atmospheric Pressure Microwave Post-discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organization of SiO2 nanodots deposited by chemical vapor deposition using an atmospheric pressure remote microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200930506⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (10), pp.101505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3360228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447134v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OES during reforming of methane by microwave plasma at atmospheric pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Structurally complex metallic coatings in the Al-Cu system and their orientation relationships with an icosahedral quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kenzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b905323a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (4), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2010.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02190544v1</w:t>
+                <w:t xml:space="preserve">hal-00831639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of mass transport in an atmospheric pressure remote plasma-enhanced chemical vapor deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tixhon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.024909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3294966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.205412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00978010v1</w:t>
+                <w:t xml:space="preserve">hal-02190540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation in argon microwave plasma at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">Interaction of Stearic Acid Deposited on Silicon Samples With Ar/N 2 and Ar/O 2 Atmospheric Pressure Microwave Post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noël</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S1), pp.S187-S192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200930506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3125525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190550v1</w:t>
+                <w:t xml:space="preserve">hal-02447134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium Nitriding by Microwave Atmospheric Pressure Plasma: Towards Single Crystal Synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">OES during reforming of methane by microwave plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clodomiro Alves Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nierlly K.M. Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200930704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (10), pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b905323a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190546v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow transition in a small scale microwave plasma jet at atmospheric pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3025564⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (20), pp.205412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.205412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190552v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: theoretical insight and applications in surface treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filamentation in argon microwave plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.093306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3125525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190554v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: New theoretical developments and applications in surface science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Titanium Nitriding by Microwave Atmospheric Pressure Plasma: Towards Single Crystal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S1), pp.S302-S305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200930704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190684v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of argon and helium plasmas created by microwave discharges at atmospheric pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Kosior</w:t>
+                <w:t xml:space="preserve">Flow transition in a small scale microwave plasma jet at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (19), pp.191507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3025564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190678v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of impurities on the temperature of an atmospheric helium plasma in microwave resonant cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+                <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: theoretical insight and applications in surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/5/012⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190564v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored aluminium oxide layers by bipolar current adjustment in the Plasma Electrolytic Oxidation (PEO) process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dujardin</w:t>
+                <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: New theoretical developments and applications in surface science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.272-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190561v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of a N-2 flowing microwave discharge with CH4 addition in the post-discharge for nitrocarburizing treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Loureiro</w:t>
+                <w:t xml:space="preserve">Influence of impurities on the temperature of an atmospheric helium plasma in microwave resonant cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Czerwiec</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.3620-3632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/12/011⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 40 (5), pp.1394-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/5/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175919v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional–radiative modelling of a helium microwave plasma in a resonant cavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Kosior</w:t>
+                <w:t xml:space="preserve">Characteristics of argon and helium plasmas created by microwave discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190556v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen plasma functionalization of poly(p-phenilene sulphide)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored aluminium oxide layers by bipolar current adjustment in the Plasma Electrolytic Oxidation (PEO) process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janez Kovac</w:t>
+                <w:t xml:space="preserve">F. Jaspard-Mécuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.04.074⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (21), pp.8677-8682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812973v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Hexatriacontane by O2-N2 microwave post-discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Hody</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of a N-2 flowing microwave discharge with CH4 addition in the post-discharge for nitrocarburizing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-006-9017-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3620-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/12/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083962v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron nitrocarburising in flowing post-discharge : Evolution of the compound layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collisional–radiative modelling of a helium microwave plasma in a resonant cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (23), pp.7343-7356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/23/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.199⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00123187v1</w:t>
+                <w:t xml:space="preserve">hal-02190556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and layer characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujardin</w:t>
+                <w:t xml:space="preserve">Oxygen plasma functionalization of poly(p-phenilene sulphide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Cvelbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Mozetič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ita Junkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Vesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Kovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATB Métallurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253 (21), pp.8669-8673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.04.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190674v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473K</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and layer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaspard-Mécuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATB Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.126-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02332027v1</w:t>
+                <w:t xml:space="preserve">hal-02190674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trace oxygen on He(2 3S) density in a He–O2 microwave discharge at atmospheric pressure: behaviour of the time afterglow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of Hexatriacontane by O2-N2 microwave post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Hody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, issue 19, pp.4178-4185. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.251-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/19/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-006-9017-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123210v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen grafting and etching of hexatriacontane in late N/sub 2/-o/sub 2/post-discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron nitrocarburising in flowing post-discharge : Evolution of the compound layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hody</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">H. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Thiebaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 506-507, pp.212-216. </w:t>
+              <w:t xml:space="preserve">, 2006, 506-507, pp.163-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119733v1</w:t>
+                <w:t xml:space="preserve">hal-00123187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a capacitively coupled RF plasma for SiO2 deposition: numerical and experimental results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goujon</w:t>
+                <w:t xml:space="preserve">N. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fiorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.07.027⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.464-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123453v1</w:t>
+                <w:t xml:space="preserve">hal-02332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the transition from oxidation to nitriding in a single N2–H2–O2 post-discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Oxygen grafting and etching of hexatriacontane in late N/sub 2/-o/sub 2/post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Maliska</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 506-507, pp.212-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.07.097⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00123442v1</w:t>
+                <w:t xml:space="preserve">hal-00119733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen plasma surface interaction in treatments of polyolefines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence of trace oxygen on He(2 3S) density in a He–O2 microwave discharge at atmospheric pressure: behaviour of the time afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perito Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, issue 19, pp.4178-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/19/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00123426v1</w:t>
+                <w:t xml:space="preserve">hal-00123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of an electrolytic microarc process for aluminium alloy oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Oxygen plasma surface interaction in treatments of polyolefines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dujardin</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Volume 200, Issues 1-4, pp.804-808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.076⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 200, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123399v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OES and FTIR diagnostics of HMDSO/O2 gas mixtures for SiOx deposition assisted by RF plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId626" w:history="1">
+                <w:t xml:space="preserve">Characterization of a capacitively coupled RF plasma for SiO2 deposition: numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goujon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.07.048⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Volume 475, Issues 1-2, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190568v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface mechanisms in an Ar–N2 post-discharge cleaning process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Study of the transition from oxidation to nitriding in a single N2–H2–O2 post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maliska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 169-170, pp.181-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(03)00041-0⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Volume 193, Issues 1-3, pp.132-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190571v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface cleaning and passivation of an iron foil by a nitrogen post-discharge surface treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
+                <w:t xml:space="preserve">Diagnostics of an electrolytic microarc process for aluminium alloy oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mécusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 142-144, pp.761-766. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01116-1⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Volume 200, Issues 1-4, pp.804-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190573v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic and Chemical Modeling of a Chemical Vapor Deposition Reactor for Zirconia Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OES and FTIR diagnostics of HMDSO/O2 gas mixtures for SiOx deposition assisted by RF plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Michel</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997222⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 188-189, pp.756-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249680v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of N and O Atom Density in Ar-N 2-H 2 and Ar-O 2-H 2 Flowing Microwave Post Discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">Study of the surface mechanisms in an Ar–N2 post-discharge cleaning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mézerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 169-170, pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(03)00041-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface cleaning and passivation of an iron foil by a nitrogen post-discharge surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mézerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142-144, pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01116-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic and Chemical Modeling of a Chemical Vapor Deposition Reactor for Zirconia Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (9), pp.1779-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of N and O Atom Density in Ar-N 2-H 2 and Ar-O 2-H 2 Flowing Microwave Post Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gavillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (9), pp.1205-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1996179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19456,1966 +19824,1966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of crystals developed in liquid and in solid media: Symmetry analysis -Group theory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanosecond-pulsed discharges in liquids for nanoobject synthesis: expectations and capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A. Milichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Mechanics and Materials (ICMM’2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ferhat Abbas - Sétif, Algérie, Nov 2023, Sétif, Algeria</w:t>
+              <w:t xml:space="preserve">ISPC25 - 25th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, KYOTO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296944v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond-pulsed discharges in liquids for nanoobject synthesis: expectations and capabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of crystals developed in liquid and in solid media: Symmetry analysis -Group theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC25 - 25th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, KYOTO, Japan</w:t>
+              <w:t xml:space="preserve">International Conference of Mechanics and Materials (ICMM’2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ferhat Abbas - Sétif, Algérie, Nov 2023, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253474v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of transport of neutral and ionized species in reactive HiPIMS process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE 2020 – Materials Science and Engineering Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of transport of neutral and ionized species in reactive HiPIMS process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cuynet</w:t>
+                <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Hugon</w:t>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371787v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma (lasers) et interfaces : Diagnostic plasma en milieu multiphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres Rencontres Scientifiques Plamsmas Froids et Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+                <w:t xml:space="preserve">Characterization of transport of neutral and ionized species in reactive HiPIMS process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371816v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of CdO nanostructures by nano-second pulsed discharges in liquid nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin metallic oxide nanostructures synthesized by microwave plasma afterglow for photocatalysis applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the X International Workshop on Microwave Discharges: Fundamentals and Applications (MD-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Zvenigorod, Russia. pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Kanpur, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/photonics.2016.tu2d.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of SnO2-Ga2O3 alloys grown by spray pyrolysis and hot wire MOCVD for wide gap transparent conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laimis Silimavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semicondcutor Week 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCSB, Jun 2015, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and coating characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Mecuson-Jaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Symp. Aluminium Surface Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad XXXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the process parameters on both the plasma and the silicon oxide film properties in an O2/HMDSO PACVD process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 17-17th Int. Symp. Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21425,896 +21793,896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">Study of the synthesis of nanoparticles in liquid phase enhanced by microsecond plasma discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C ; Edbaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. De Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372029v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the synthesis of nanoparticles in liquid phase enhanced by microsecond plasma discharges at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. De Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372052v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of transport of neutral and ionized species in reactive-HiPIMS process (R-HiPIMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Farsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’interaction plasma-eau en régime de décharge nanoseconde en condition atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. De Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ieme Congrès de la Société Française de Physique, division Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and SnO2 alloying on the conductive properties of epitaxial Ga2O3 films deposited on C-sapphire by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semicondcutor Week 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toyama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface treatments on the electrical and optical properties of SnO2-Ga2O3 thin films for UV wavelengths applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international Conference on Innovation in Thin Film Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22324,205 +22692,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22532,398 +22900,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical storage of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier Reference Collection in Chemistry, Molecular Sciences and Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, 9780124095472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-96022-9.00262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Plasmas CVD and Reactive Sputtering in Magnetron Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmas Afterglows with N2 for Surface Treatments- Edition 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Book Publisher International (a part of SCIENCEDOMAIN International), pp.155-168, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/mono/978-93-5547-643-2/CH16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Spectroscopy of Surfaces Plasmas Treaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Ricard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmas afterglows with N2 for Surface Treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.149-178, 2021, 978-93-91595-70-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/mono/978-93-91595-70-8/CH7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId724"/>
+      <w:footerReference w:type="default" r:id="rId741"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22991,51 +23359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18CACE1F"/>
+    <w:nsid w:val="3E8D5618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23222,51 +23590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8572-7676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074756591" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carrivain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masieiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Nomine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redjaimia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724007672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Alekseevskiy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awaji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pentecoste-Cuynet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Hallak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.112684" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Belmonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bruggeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202400213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Nomin&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10349-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Baranov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Levchenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ko&#353;i&#269;ek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04089474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccardi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eduardo Roman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NH00546H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milichko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040587" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Trad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Murphy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ashford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Cullen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-019-0039-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bulou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800177" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mingabudinova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zalogina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Petrova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr90142f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Cvelbar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Walsh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko &#268;ern&#225;k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindrik de Vries" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Krasilin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K. Khrapova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144868v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1802-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719001079" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr02167a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2017.10.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kr&#269;ma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Koz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maz&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dost&#225;l" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac521" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keidar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201802201" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.12.087" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohan Sankaran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024865" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.07.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dal'Maz Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.077" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106043v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Altaweel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/8/085602" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2017.03.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St.&#8201;j. Braithwaite" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9816-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Perito Cardoso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445306" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113604v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mariotti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benedikt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilselvan Velusamy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunisha Jain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500187" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201651022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Kutasi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113594v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altaweel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;zin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1N835G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Chiper" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Georghiou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113599v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bulou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-016-9708-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113603v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113597v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03873" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113596v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magamou Gueye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500201" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amati" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286246v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Mafra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500126" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0E9F76C83BF2B72EC8203C3612D0439802DE1AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Henry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vallat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400241" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z1LNTT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285329v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barwe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stein" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej E. Cibulka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pelant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400047" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53D587C329D71A9376429C15ACA51FF98EEF5E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hussein" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17477" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299259v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choquet Patrick" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Boscher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.05.145" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37W2T2DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filipic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.08.029" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XW1QDSF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285991v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tillous" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-014-9484-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cardoso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kosior" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Taweel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.040" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B36Z1WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190497v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleming" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5635" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ754TZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285339v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.158" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1TW6T6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Marinov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/5/055203" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975997v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Farias" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Bianchi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto De Oliveira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Borges" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euclides Alexandre Bernardelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.270714" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285341v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9564-y" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2308402" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285992v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Alves" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/26/265201" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01094299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenabeele" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maurau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Siffer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;rard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400098" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL3DGFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285335v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284948v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Audinot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809766" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284950v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812255" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284934v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284939v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4780786" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284946v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300106" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQRVZPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612265v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284944v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.006" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWZD2KS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284936v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Audinot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.074" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V1WT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447127v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100119" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9713GGS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190517v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100191" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NX2P523-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190534v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arnoult" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosior" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/2/024004" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC6ADB974F34059E817BE8BD331653E33B194BCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardelli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9263-2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTR5PD36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651636v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henrion" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gries" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/36/363001" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55A0A9D386144E47D639773FD452BDC0CF95205F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447129v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bernardelli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.041" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQV5D8P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190532v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cardoso" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tixhon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.003" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B7BKSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190527v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9642-0" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447132v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9264-1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DW62HC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190530v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.046" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69D6298R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190522v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.89" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613280v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kosior" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174022" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831639v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2010.0101" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190539v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoult" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3360228" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190540v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3294966" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447134v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Choquet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930506" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190544v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodomiro Alves Junior" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nierlly K.M. Galv&#227;o" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Gregory" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905323a" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB851F3ABF01F3D7D08EC4F36A83B33F6A97F997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190550v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125525" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190546v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Weber" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930704" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190552v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025564" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190554v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008022" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190684v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnoult" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190678v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190564v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/5/012" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F2955778EB853C96ED338068CF2D03B0E2D6E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190561v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaspard-M&#233;cuson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dujardin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.005" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Z0LT4H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190556v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/23/015" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8DA6B6660F9FC05BC996BB01621E203DF0E703C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812973v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Junkar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Vesel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Kovac" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.074" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNGHPZM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083962v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hody" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-006-9017-3" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCJ3K36G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190674v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujardin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332027v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.013" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQGT1J2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123210v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perito Cardoso" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/19/009" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K9WW8M6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119733v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiebaut" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.016" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWNC1TN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123453v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.07.027" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKF2TXMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123426v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.108" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KN8LGC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123399v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;cusson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.076" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67VGVJ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190568v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.048" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01GBDSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190571v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;zerette" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00041-0" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1V1J6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190573v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;zerette" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01116-1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SS0C8Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249680v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavillet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997222" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D723597512D7B6A242EA1F11487D2CFA7116415/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249518v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996179" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4186D7238B1B01DABC608D9DA49EC8D43EEA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04296944v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253474v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052100v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371787v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Najah" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390579v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352233v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trad" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabbal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346805v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083960v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mecuson-Jaspard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tillous" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945272v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114822v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372052v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C ; Edbaiech" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazri" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372043v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Farsy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372128v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669977v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96022-9.00262-0" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766051v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH16" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587000v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collobert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-91595-70-8/CH7" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8572-7676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074756591" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Nomine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redjaimia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724007672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carrivain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masieiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Kutasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric N&#246;el" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Hartmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2aee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Alekseevskiy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Noel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pentecoste-Cuynet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Engstfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim von Keudell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Sankaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae06ae" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Hallak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.112684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Belmonte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bruggeman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202400213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Nomin&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10349-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Baranov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Levchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bazaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ko&#353;i&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04089474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eduardo Roman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NH00546H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milichko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040587" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Trad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900255" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549034v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Murphy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ashford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Cullen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-019-0039-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mingabudinova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zalogina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Petrova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr90142f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Cvelbar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Walsh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko &#268;ern&#225;k" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindrik de Vries" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700228" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800177" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144869v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Krasilin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K. Khrapova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801144" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr02167a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144868v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1802-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719001079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kr&#269;ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Koz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maz&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dost&#225;l" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac521" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keidar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201802201" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2017.10.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.12.087" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohan Sankaran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024865" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.07.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Altaweel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/8/085602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2017.03.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St.&#8201;j. Braithwaite" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106038v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dal'Maz Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.077" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9816-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bulou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-016-9708-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113605v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201651022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altaweel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;zin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1N835G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113593v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Chiper" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Georghiou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Perito Cardoso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445306" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mariotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benedikt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilselvan Velusamy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunisha Jain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500187" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113597v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03873" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113596v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magamou Gueye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500201" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113598v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amati" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285329v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barwe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej E. Cibulka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pelant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400047" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53D587C329D71A9376429C15ACA51FF98EEF5E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285979v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hussein" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariotti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17477" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285981v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Henry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vallat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400241" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z1LNTT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286246v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomine" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Mafra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500126" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0E9F76C83BF2B72EC8203C3612D0439802DE1AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190497v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleming" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5635" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ754TZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285342v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cardoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kosior" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Taweel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.040" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B36Z1WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285337v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filipic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.08.029" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XW1QDSF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tillous" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-014-9484-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299259v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choquet Patrick" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Boscher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.05.145" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37W2T2DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285339v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.158" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1TW6T6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285334v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Marinov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/5/055203" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Farias" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Bianchi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto De Oliveira" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Borges" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euclides Alexandre Bernardelli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.270714" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285340v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2308402" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285341v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9564-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285992v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/26/265201" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01094299v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenabeele" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maurau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Siffer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;rard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400098" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL3DGFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285335v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284946v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300106" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQRVZPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284939v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4780786" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612265v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284934v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284950v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812255" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284948v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Audinot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809766" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284944v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.006" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWZD2KS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284936v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Audinot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.074" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V1WT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190517v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100191" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NX2P523-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447127v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100119" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9713GGS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651636v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arnoult" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henrion" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gries" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/36/363001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55A0A9D386144E47D639773FD452BDC0CF95205F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190534v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosior" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/2/024004" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC6ADB974F34059E817BE8BD331653E33B194BCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447131v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardelli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frache" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9263-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTR5PD36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447129v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bernardelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafra" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.041" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQV5D8P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190532v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cardoso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tixhon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B7BKSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190527v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9642-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447132v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9264-1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DW62HC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190530v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.046" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69D6298R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190522v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.89" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613280v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kosior" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174022" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190539v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoult" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3360228" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831639v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2010.0101" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190540v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3294966" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447134v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Choquet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930506" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190544v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodomiro Alves Junior" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nierlly K.M. Galv&#227;o" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Gregory" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905323a" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB851F3ABF01F3D7D08EC4F36A83B33F6A97F997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190550v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125525" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190546v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Weber" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930704" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190552v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025564" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190554v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008022" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190684v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnoult" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190564v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/5/012" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F2955778EB853C96ED338068CF2D03B0E2D6E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190678v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190561v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaspard-M&#233;cuson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dujardin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.005" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Z0LT4H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190556v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/23/015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8DA6B6660F9FC05BC996BB01621E203DF0E703C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812973v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Junkar" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Vesel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Kovac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.074" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNGHPZM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190674v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujardin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083962v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hody" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-006-9017-3" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCJ3K36G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332027v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.013" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQGT1J2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119733v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiebaut" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.016" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWNC1TN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123210v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perito Cardoso" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/19/009" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K9WW8M6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123426v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.108" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KN8LGC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123453v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.07.027" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKF2TXMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123399v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;cusson" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.076" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67VGVJ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190568v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.048" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01GBDSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190571v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;zerette" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00041-0" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1V1J6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190573v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;zerette" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01116-1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SS0C8Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249680v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavillet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997222" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D723597512D7B6A242EA1F11487D2CFA7116415/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249518v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996179" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4186D7238B1B01DABC608D9DA49EC8D43EEA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253474v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04296944v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052100v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390579v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371787v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Najah" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352233v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trad" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabbal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346805v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083960v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mecuson-Jaspard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tillous" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945272v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114822v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372052v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C ; Edbaiech" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazri" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372043v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Farsy" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372128v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669977v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96022-9.00262-0" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766051v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH16" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587000v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collobert" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-91595-70-8/CH7" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>